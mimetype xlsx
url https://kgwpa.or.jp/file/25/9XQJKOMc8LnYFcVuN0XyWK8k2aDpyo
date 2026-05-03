--- v0 (2025-10-17)
+++ v1 (2026-05-03)
@@ -31,167 +31,166 @@
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp48.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp50.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp51.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp52.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp53.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp54.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp55.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp56.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp57.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp58.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp59.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp60.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp61.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp62.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp63.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp64.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp65.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp66.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp67.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp68.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp69.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp70.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp71.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp72.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp73.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp74.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp75.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp76.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp77.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp78.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp79.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp80.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp81.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp82.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp83.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp84.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp85.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp86.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp87.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp88.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\好井\保険薬局入会セット（会員用・配付用）\Ｉ　香川県薬剤師会入会書類\【入会セット８-②】薬剤師会入会関係（新様式）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Server2019\好井共有\004\手続関連様式集\※全様式\薬剤師会\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69196DDC-81F9-4B28-91CB-F34974D8E73F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F513D3A5-85C9-410D-9BA9-9AEC0143CFBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="720" windowWidth="15390" windowHeight="10800" xr2:uid="{2ADFD92E-21B9-451C-B39C-E08970188C88}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="12240" activeTab="1" xr2:uid="{2ADFD92E-21B9-451C-B39C-E08970188C88}"/>
   </bookViews>
   <sheets>
-    <sheet name="記入例" sheetId="3" r:id="rId1"/>
-    <sheet name="入会申込書" sheetId="4" r:id="rId2"/>
+    <sheet name="入会申込書（R8～）" sheetId="5" r:id="rId1"/>
+    <sheet name="入会申込書（R8～）（記入例）" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="121">
   <si>
     <t>（第1号様式）</t>
     <rPh sb="1" eb="2">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヨウシキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（一社）香川県薬剤師会会長</t>
     <rPh sb="1" eb="2">
       <t>イチ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="4" eb="11">
       <t>カガワケンヤクザイシカイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カイチョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>殿</t>
-  </si>
-[...5 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>（公社）日本薬剤師会会長</t>
     <rPh sb="1" eb="3">
       <t>コウシャ</t>
     </rPh>
     <rPh sb="4" eb="10">
       <t>ニホンヤクザイシカイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カイチョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>入会申込書（正会員・準会員・賛助会員）</t>
@@ -316,272 +315,173 @@
     <t>性別</t>
     <rPh sb="0" eb="2">
       <t>セイベツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>男</t>
     <rPh sb="0" eb="1">
       <t>オトコ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>女</t>
     <rPh sb="0" eb="1">
       <t>オンナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>氏名</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>高松</t>
-[...19 lines deleted...]
-  <si>
     <t>生年月日</t>
     <rPh sb="0" eb="4">
       <t>セイネンガッピ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>昭 和</t>
-[...18 lines deleted...]
-  <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>号</t>
     <rPh sb="0" eb="1">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>平成</t>
-[...5 lines deleted...]
-  <si>
     <t>出身校名</t>
     <rPh sb="0" eb="4">
       <t>シュッシンコウメイ</t>
-    </rPh>
-[...11 lines deleted...]
-      <t>ヤクガクブ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>卒業年度</t>
     <rPh sb="0" eb="2">
       <t>ソツギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年度</t>
-  </si>
-[...8 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>勤   務   先</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>所　在　地</t>
     <rPh sb="0" eb="1">
       <t>ショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ザイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>チ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>－</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>0000</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>高松市○○町〇－〇</t>
     <rPh sb="0" eb="3">
       <t>タカマツシ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>チョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>勤務先名称</t>
     <rPh sb="0" eb="5">
       <t>キンムサキメイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>○○薬局</t>
-[...5 lines deleted...]
-  <si>
     <t>法人の名称</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>カブシキガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>開設者・法人代表者の氏名</t>
     <rPh sb="0" eb="3">
       <t>カイセツシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シメイ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>ダイヒョウトリシマリヤク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>087</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>123</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -965,163 +865,275 @@
       <t>ニュウカイキン</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>シハライホウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>連絡先担当者</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>連絡先ＴＥＬ</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>－</t>
-[...2 lines deleted...]
-  <si>
     <t>２．準会員、賛助会員として入会希望の場合は、薬局開設に係る許可証等の写し</t>
     <rPh sb="2" eb="5">
       <t>ジュンカイイン</t>
     </rPh>
     <rPh sb="6" eb="10">
       <t>サンジョカイイン</t>
     </rPh>
     <rPh sb="13" eb="17">
       <t>ニュウカイキボウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>バアイ</t>
     </rPh>
     <rPh sb="22" eb="26">
       <t>ヤッキョクカイセツ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>カカ</t>
     </rPh>
     <rPh sb="29" eb="33">
       <t>キョカショウトウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>ウツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１．履歴書（県外の履歴においては県名を記載すること）</t>
     <rPh sb="2" eb="5">
       <t>リレキショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケンガイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>リレキ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ケン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>メイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>087</t>
-[...10 lines deleted...]
-  <si>
     <t>〇〇　〇〇</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>薬剤師免許</t>
+    <rPh sb="0" eb="3">
+      <t>ヤクザイシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>メンキョ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">昭 </t>
+    <rPh sb="0" eb="1">
+      <t>アキラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>平</t>
+    <rPh sb="0" eb="1">
+      <t>ヒラ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">令 </t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>登　録
+番　号</t>
+    <rPh sb="0" eb="1">
+      <t>ノボル</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>登　録
+年月日</t>
+    <rPh sb="0" eb="1">
+      <t>ノボル</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>メールアドレス</t>
+  </si>
+  <si>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>有</t>
+    <rPh sb="0" eb="1">
+      <t>アリ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>メール配信の希望</t>
+    <rPh sb="3" eb="5">
+      <t>ハイシン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キボウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>高松</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>花子</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>徳島文理大学薬学部</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>高松市○○町〇－〇</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>○○薬局</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>株式会社〇〇</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>代表取締役　〇〇　○○</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>hanako@gmail.com</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>９８７６５４</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -1150,66 +1162,110 @@
       <color rgb="FFFF0000"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="游明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="游明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="86">
+  <borders count="131">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
@@ -2031,123 +2087,60 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...48 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -2178,4269 +2171,8387 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color theme="1"/>
+      </right>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="hair">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="hair">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="hair">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="1"/>
+      </right>
+      <top style="hair">
+        <color theme="1"/>
+      </top>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color theme="1"/>
+      </right>
+      <top style="hair">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="294">
+  <cellXfs count="416">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="130" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...92 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...450 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp25.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp26.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp27.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp28.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp29.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp30.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp31.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp32.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp33.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp34.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp35.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp36.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp37.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp38.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp39.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp40.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp41.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp42.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp43.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp44.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp45.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp46.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp47.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp48.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp49.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp50.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp51.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp52.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp53.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp54.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp55.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp56.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp57.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp58.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp59.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp60.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp61.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp62.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp63.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp64.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp65.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp66.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp67.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp68.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp69.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp70.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp71.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp72.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp73.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp74.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp75.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp76.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp77.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp78.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp79.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp80.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp81.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp82.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
+<file path=xl/ctrlProps/ctrlProp83.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp84.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp85.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp86.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp87.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp88.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
+</file>
+
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3073" name="Check Box 1" hidden="1">
+            <xdr:cNvPr id="5121" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3073"/>
+                  <a14:compatExt spid="_x0000_s5121"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000010C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3074" name="Check Box 2" hidden="1">
+            <xdr:cNvPr id="5122" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3074"/>
+                  <a14:compatExt spid="_x0000_s5122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000020C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3075" name="Check Box 3" hidden="1">
+            <xdr:cNvPr id="5124" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3075"/>
+                  <a14:compatExt spid="_x0000_s5124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000030C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3076" name="Check Box 4" hidden="1">
+            <xdr:cNvPr id="5125" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3076"/>
+                  <a14:compatExt spid="_x0000_s5125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000040C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3077" name="Check Box 5" hidden="1">
+            <xdr:cNvPr id="5126" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3077"/>
+                  <a14:compatExt spid="_x0000_s5126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000050C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3078" name="Check Box 6" hidden="1">
+            <xdr:cNvPr id="5127" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3078"/>
+                  <a14:compatExt spid="_x0000_s5127"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000060C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>46</xdr:row>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>50</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...1 lines deleted...]
-          <xdr:row>48</xdr:row>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>52</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3079" name="Check Box 7" hidden="1">
+            <xdr:cNvPr id="5128" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3079"/>
+                  <a14:compatExt spid="_x0000_s5128"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000070C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>190500</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>53</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3080" name="Check Box 8" hidden="1">
+            <xdr:cNvPr id="5129" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3080"/>
+                  <a14:compatExt spid="_x0000_s5129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000080C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3081" name="Check Box 9" hidden="1">
+            <xdr:cNvPr id="5130" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3081"/>
+                  <a14:compatExt spid="_x0000_s5130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000090C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3082" name="Check Box 10" hidden="1">
+            <xdr:cNvPr id="5131" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3082"/>
+                  <a14:compatExt spid="_x0000_s5131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3083" name="Check Box 11" hidden="1">
+            <xdr:cNvPr id="5132" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3083"/>
+                  <a14:compatExt spid="_x0000_s5132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3084" name="Check Box 12" hidden="1">
+            <xdr:cNvPr id="5133" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3084"/>
+                  <a14:compatExt spid="_x0000_s5133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000D140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>53</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3085" name="Check Box 13" hidden="1">
+            <xdr:cNvPr id="5134" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3085"/>
+                  <a14:compatExt spid="_x0000_s5134"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000E140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3086" name="Check Box 14" hidden="1">
+            <xdr:cNvPr id="5135" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3086"/>
+                  <a14:compatExt spid="_x0000_s5135"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3087" name="Check Box 15" hidden="1">
+            <xdr:cNvPr id="5137" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3087"/>
+                  <a14:compatExt spid="_x0000_s5137"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3088" name="Check Box 16" hidden="1">
+            <xdr:cNvPr id="5138" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3088"/>
+                  <a14:compatExt spid="_x0000_s5138"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000100C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3089" name="Check Box 17" hidden="1">
+            <xdr:cNvPr id="5139" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3089"/>
+                  <a14:compatExt spid="_x0000_s5139"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000110C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000013140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3090" name="Check Box 18" hidden="1">
+            <xdr:cNvPr id="5140" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3090"/>
+                  <a14:compatExt spid="_x0000_s5140"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000120C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3091" name="Check Box 19" hidden="1">
+            <xdr:cNvPr id="5141" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3091"/>
+                  <a14:compatExt spid="_x0000_s5141"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000130C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>53</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3092" name="Check Box 20" hidden="1">
+            <xdr:cNvPr id="5142" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3092"/>
+                  <a14:compatExt spid="_x0000_s5142"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000140C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3093" name="Check Box 21" hidden="1">
+            <xdr:cNvPr id="5143" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3093"/>
+                  <a14:compatExt spid="_x0000_s5143"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000150C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3094" name="Check Box 22" hidden="1">
+            <xdr:cNvPr id="5144" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3094"/>
+                  <a14:compatExt spid="_x0000_s5144"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000160C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3095" name="Check Box 23" hidden="1">
+            <xdr:cNvPr id="5145" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3095"/>
+                  <a14:compatExt spid="_x0000_s5145"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000170C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000019140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3096" name="Check Box 24" hidden="1">
+            <xdr:cNvPr id="5146" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3096"/>
+                  <a14:compatExt spid="_x0000_s5146"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000180C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001A140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3097" name="Check Box 25" hidden="1">
+            <xdr:cNvPr id="5147" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3097"/>
+                  <a14:compatExt spid="_x0000_s5147"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000190C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001B140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3098" name="Check Box 26" hidden="1">
+            <xdr:cNvPr id="5148" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3098"/>
+                  <a14:compatExt spid="_x0000_s5148"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001C140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3099" name="Check Box 27" hidden="1">
+            <xdr:cNvPr id="5151" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3099"/>
+                  <a14:compatExt spid="_x0000_s5151"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001F140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>16</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3100" name="Check Box 28" hidden="1">
+            <xdr:cNvPr id="5152" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3100"/>
+                  <a14:compatExt spid="_x0000_s5152"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000020140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3101" name="Check Box 29" hidden="1">
+            <xdr:cNvPr id="5157" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3101"/>
+                  <a14:compatExt spid="_x0000_s5157"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000025140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>29</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>76200</xdr:rowOff>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>30</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3102" name="Check Box 30" hidden="1">
+            <xdr:cNvPr id="5158" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3102"/>
+                  <a14:compatExt spid="_x0000_s5158"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000026140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3103" name="Check Box 31" hidden="1">
+            <xdr:cNvPr id="5159" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3103"/>
+                  <a14:compatExt spid="_x0000_s5159"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F0C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000027140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3104" name="Check Box 32" hidden="1">
+            <xdr:cNvPr id="5160" name="Check Box 40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3104"/>
+                  <a14:compatExt spid="_x0000_s5160"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000200C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000028140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3105" name="Check Box 33" hidden="1">
+            <xdr:cNvPr id="5161" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3105"/>
+                  <a14:compatExt spid="_x0000_s5161"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000210C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000029140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3106" name="Check Box 34" hidden="1">
+            <xdr:cNvPr id="5163" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3106"/>
+                  <a14:compatExt spid="_x0000_s5163"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000220C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002B140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3107" name="Check Box 35" hidden="1">
+            <xdr:cNvPr id="5164" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3107"/>
+                  <a14:compatExt spid="_x0000_s5164"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000230C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002C140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>24</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3108" name="Check Box 36" hidden="1">
+            <xdr:cNvPr id="5166" name="Check Box 46" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3108"/>
+                  <a14:compatExt spid="_x0000_s5166"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000240C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002E140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3109" name="Check Box 37" hidden="1">
+            <xdr:cNvPr id="5170" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s3109"/>
+                  <a14:compatExt spid="_x0000_s5170"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000250C0000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000032140000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>16</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5171" name="Check Box 51" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5171"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000033140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5172" name="Check Box 52" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5172"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000034140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5173" name="Check Box 53" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5173"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000035140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>167640</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>167640</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>30</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5174" name="Check Box 54" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5174"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000036140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5175" name="Check Box 55" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5175"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000037140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5176" name="Check Box 56" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5176"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000038140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>160020</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>30</xdr:col>
+          <xdr:colOff>167640</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5177" name="Check Box 57" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s5177"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000039140000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6145" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6145"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6146" name="Check Box 2" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6146"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6147" name="Check Box 3" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6147"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6148" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6148"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6149" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6149"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6150" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6150"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6151" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6151"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>53</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6152" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6152"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6153" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6153"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6154" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6154"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6155" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6155"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6156" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6156"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000C180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>53</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6157" name="Check Box 13" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6157"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6158" name="Check Box 14" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6158"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6159" name="Check Box 15" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6159"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000F180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6160" name="Check Box 16" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6160"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000010180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6161" name="Check Box 17" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6161"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000011180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6162" name="Check Box 18" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6162"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6163" name="Check Box 19" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6163"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>21</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>53</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6164" name="Check Box 20" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6164"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6165" name="Check Box 21" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6165"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6166" name="Check Box 22" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6166"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000016180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6167" name="Check Box 23" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6167"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000017180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6168" name="Check Box 24" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6168"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000018180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6169" name="Check Box 25" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6169"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000019180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>121920</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6170" name="Check Box 26" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6170"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001A180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6171" name="Check Box 27" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6171"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001B180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>5</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>16</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6172" name="Check Box 28" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6172"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001C180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>50</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>16</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6173" name="Check Box 29" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6173"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001D180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6174" name="Check Box 30" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6174"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001E180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>12</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>13</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6175" name="Check Box 31" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6175"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001F180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6176" name="Check Box 32" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6176"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000020180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>28</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>52</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>114300</xdr:colOff>
+          <xdr:row>54</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6177" name="Check Box 33" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6177"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000021180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>22</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6178" name="Check Box 34" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6178"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000022180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6179" name="Check Box 35" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6179"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000023180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6180" name="Check Box 36" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6180"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000024180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6181" name="Check Box 37" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6181"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000025180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>16</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6182" name="Check Box 38" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6182"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000026180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>15</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6183" name="Check Box 39" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6183"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000027180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6184" name="Check Box 40" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6184"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000028180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>167640</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>167640</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>30</xdr:col>
+          <xdr:colOff>175260</xdr:colOff>
+          <xdr:row>22</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6185" name="Check Box 41" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6185"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000029180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>17</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>26</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6186" name="Check Box 42" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6186"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002A180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>23</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>18</xdr:row>
+          <xdr:rowOff>182880</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6187" name="Check Box 43" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6187"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002B180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>29</xdr:col>
+          <xdr:colOff>160020</xdr:colOff>
+          <xdr:row>19</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>30</xdr:col>
+          <xdr:colOff>167640</xdr:colOff>
+          <xdr:row>21</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6188" name="Check Box 44" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6188"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002C180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>13</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>0</xdr:row>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="954107" cy="521425"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="39" name="正方形/長方形 38">
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B3203F0-4A73-42D7-BF44-6EDB10F5F674}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2733675" y="0"/>
+          <a:off x="2819400" y="7620"/>
           <a:ext cx="954107" cy="521425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF00"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="2000" b="1" cap="none" spc="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="19050" dir="2700000" algn="tl" rotWithShape="0">
                   <a:schemeClr val="dk1">
                     <a:alpha val="40000"/>
                   </a:schemeClr>
                 </a:outerShdw>
               </a:effectLst>
             </a:rPr>
             <a:t>記入例</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>91440</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>177165</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>13335</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="40" name="楕円 39">
+        <xdr:cNvPr id="3" name="楕円 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF72E0A-78CE-48C1-85B2-607B1F32252A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2457450" y="714375"/>
-          <a:ext cx="685800" cy="361950"/>
+          <a:off x="2514600" y="701040"/>
+          <a:ext cx="680085" cy="363855"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>161924</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>20955</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>45721</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="41" name="楕円 40">
+        <xdr:cNvPr id="4" name="楕円 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{556AE945-2C95-4D78-9615-3CD68A0EC2B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="885825" y="1076324"/>
-          <a:ext cx="504825" cy="285751"/>
+          <a:off x="952500" y="1013460"/>
+          <a:ext cx="501015" cy="281941"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...266 lines deleted...]
-  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>91441</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>45721</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>106681</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="吹き出し: 角を丸めた四角形 1">
+        <xdr:cNvPr id="5" name="吹き出し: 角を丸めた四角形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17198AE-A34D-482B-9A8D-E7C9AB355B7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4238625" y="3733800"/>
-          <a:ext cx="2009775" cy="647700"/>
+          <a:off x="3108961" y="4122421"/>
+          <a:ext cx="1935480" cy="662940"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 22993"/>
-            <a:gd name="adj2" fmla="val -82321"/>
+            <a:gd name="adj1" fmla="val 9214"/>
+            <a:gd name="adj2" fmla="val -157899"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFCC"/>
         </a:solidFill>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -6461,2924 +10572,172 @@
             <a:t>卒業年ではなく</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>卒業年度</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>を記入してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>24</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>142874</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28574</xdr:rowOff>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="吹き出し: 角を丸めた四角形 2">
+        <xdr:cNvPr id="6" name="吹き出し: 角を丸めた四角形 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAD57C86-7259-415B-A07F-8CAF63FA5E2C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC6AC144-7373-483A-8932-5A946F011C45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4800600" y="1257299"/>
-          <a:ext cx="1400175" cy="600075"/>
+          <a:off x="4084320" y="4991100"/>
+          <a:ext cx="1990725" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRoundRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val -60917"/>
-            <a:gd name="adj2" fmla="val 29792"/>
+            <a:gd name="adj1" fmla="val 11127"/>
+            <a:gd name="adj2" fmla="val -183337"/>
             <a:gd name="adj3" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFCC"/>
         </a:solidFill>
-        <a:ln w="38100">
+        <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>現在の職歴まで記入してください。</a:t>
+            <a:t>薬剤師会からのお知らせや研修会のご案内（メル配）をメールでお送りします。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2750 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9440,51 +10799,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -9582,6259 +10941,6505 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE8BEF19-AF63-403A-A78D-D98BE6283D2F}">
-  <dimension ref="A1:AQ53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3C59D13-B52F-4CAC-AC00-6F290D90AEEC}">
+  <dimension ref="A1:AR57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AI10" sqref="AI10"/>
+    <sheetView showGridLines="0" topLeftCell="A24" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AT8" sqref="AT8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="2.59765625" defaultRowHeight="15.75" customHeight="1"/>
   <cols>
-    <col min="1" max="33" width="2.625" style="13"/>
+    <col min="1" max="1" width="0.59765625" style="3" customWidth="1"/>
+    <col min="2" max="33" width="2.59765625" style="1"/>
+    <col min="34" max="34" width="0.5" style="1" customWidth="1"/>
+    <col min="35" max="16384" width="2.59765625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF1" s="2" t="s">
+    <row r="1" spans="2:44" ht="0.75" customHeight="1"/>
+    <row r="2" spans="2:44" ht="15.75" customHeight="1">
+      <c r="AG2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="AG1" s="1"/>
     </row>
-    <row r="2" spans="1:43" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="77" t="s">
+    <row r="3" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B3" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="78"/>
-[...8 lines deleted...]
-      <c r="L2" s="1" t="s">
+      <c r="C3" s="188"/>
+      <c r="D3" s="188"/>
+      <c r="E3" s="188"/>
+      <c r="F3" s="188"/>
+      <c r="G3" s="188"/>
+      <c r="H3" s="188"/>
+      <c r="I3" s="188"/>
+      <c r="J3" s="188"/>
+      <c r="K3" s="188"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="1"/>
-[...8 lines deleted...]
-      <c r="V2" s="89" t="s">
+      <c r="W3" s="254"/>
+      <c r="X3" s="254"/>
+      <c r="Y3" s="254"/>
+      <c r="Z3" s="254"/>
+      <c r="AA3" s="165" t="s">
         <v>3</v>
       </c>
-      <c r="W2" s="89"/>
-[...2 lines deleted...]
-      <c r="Z2" s="76" t="s">
+      <c r="AB3" s="254"/>
+      <c r="AC3" s="254"/>
+      <c r="AD3" s="165" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="89">
-[...3 lines deleted...]
-      <c r="AC2" s="76" t="s">
+      <c r="AE3" s="254"/>
+      <c r="AF3" s="254"/>
+      <c r="AG3" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="AD2" s="89">
-[...3 lines deleted...]
-      <c r="AF2" s="76" t="s">
+    </row>
+    <row r="4" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B4" s="187" t="s">
         <v>6</v>
       </c>
-      <c r="AG2" s="1"/>
-[...14 lines deleted...]
-      <c r="L3" s="1" t="s">
+      <c r="C4" s="188"/>
+      <c r="D4" s="188"/>
+      <c r="E4" s="188"/>
+      <c r="F4" s="188"/>
+      <c r="G4" s="188"/>
+      <c r="H4" s="188"/>
+      <c r="I4" s="188"/>
+      <c r="J4" s="188"/>
+      <c r="K4" s="188"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="1"/>
-[...64 lines deleted...]
-      <c r="AH4" s="4"/>
+      <c r="W4" s="254"/>
+      <c r="X4" s="254"/>
+      <c r="Y4" s="254"/>
+      <c r="Z4" s="254"/>
+      <c r="AA4" s="165"/>
+      <c r="AB4" s="254"/>
+      <c r="AC4" s="254"/>
+      <c r="AD4" s="165"/>
+      <c r="AE4" s="254"/>
+      <c r="AF4" s="254"/>
+      <c r="AG4" s="165"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
+      <c r="AR4" s="4"/>
     </row>
-    <row r="5" spans="1:43" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...35 lines deleted...]
-      <c r="AH5" s="4"/>
+    <row r="5" spans="2:44" ht="9" customHeight="1">
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="3"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="7"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="4"/>
       <c r="AM5" s="4"/>
       <c r="AN5" s="4"/>
       <c r="AO5" s="4"/>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
+      <c r="AR5" s="4"/>
     </row>
-    <row r="6" spans="1:43" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...32 lines deleted...]
-      <c r="AG6" s="1"/>
+    <row r="6" spans="2:44" ht="13.2" customHeight="1">
+      <c r="B6" s="189" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="189"/>
+      <c r="D6" s="189"/>
+      <c r="E6" s="189"/>
+      <c r="F6" s="189"/>
+      <c r="G6" s="189"/>
+      <c r="H6" s="189"/>
+      <c r="I6" s="189"/>
+      <c r="J6" s="189"/>
+      <c r="K6" s="189"/>
+      <c r="L6" s="189"/>
+      <c r="M6" s="189"/>
+      <c r="N6" s="189"/>
+      <c r="O6" s="189"/>
+      <c r="P6" s="189"/>
+      <c r="Q6" s="189"/>
+      <c r="R6" s="189"/>
+      <c r="S6" s="189"/>
+      <c r="T6" s="189"/>
+      <c r="U6" s="189"/>
+      <c r="V6" s="189"/>
+      <c r="W6" s="189"/>
+      <c r="X6" s="189"/>
+      <c r="Y6" s="189"/>
+      <c r="Z6" s="189"/>
+      <c r="AA6" s="189"/>
+      <c r="AB6" s="189"/>
+      <c r="AC6" s="189"/>
+      <c r="AD6" s="189"/>
+      <c r="AE6" s="189"/>
+      <c r="AF6" s="189"/>
+      <c r="AG6" s="189"/>
+      <c r="AI6" s="4"/>
+      <c r="AJ6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="4"/>
+      <c r="AM6" s="4"/>
+      <c r="AN6" s="4"/>
+      <c r="AO6" s="4"/>
+      <c r="AP6" s="4"/>
+      <c r="AQ6" s="4"/>
+      <c r="AR6" s="4"/>
     </row>
-    <row r="7" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="8" t="s">
+    <row r="7" spans="2:44" ht="13.2" customHeight="1">
+      <c r="B7" s="189"/>
+      <c r="C7" s="189"/>
+      <c r="D7" s="189"/>
+      <c r="E7" s="189"/>
+      <c r="F7" s="189"/>
+      <c r="G7" s="189"/>
+      <c r="H7" s="189"/>
+      <c r="I7" s="189"/>
+      <c r="J7" s="189"/>
+      <c r="K7" s="189"/>
+      <c r="L7" s="189"/>
+      <c r="M7" s="189"/>
+      <c r="N7" s="189"/>
+      <c r="O7" s="189"/>
+      <c r="P7" s="189"/>
+      <c r="Q7" s="189"/>
+      <c r="R7" s="189"/>
+      <c r="S7" s="189"/>
+      <c r="T7" s="189"/>
+      <c r="U7" s="189"/>
+      <c r="V7" s="189"/>
+      <c r="W7" s="189"/>
+      <c r="X7" s="189"/>
+      <c r="Y7" s="189"/>
+      <c r="Z7" s="189"/>
+      <c r="AA7" s="189"/>
+      <c r="AB7" s="189"/>
+      <c r="AC7" s="189"/>
+      <c r="AD7" s="189"/>
+      <c r="AE7" s="189"/>
+      <c r="AF7" s="189"/>
+      <c r="AG7" s="189"/>
+    </row>
+    <row r="8" spans="2:44" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="9"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="9"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="9"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="9"/>
+      <c r="AH8" s="11"/>
+    </row>
+    <row r="9" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="9"/>
-[...60 lines deleted...]
-      <c r="B9" s="12"/>
+      <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
-      <c r="J9" s="1"/>
+      <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
-      <c r="R9" s="12"/>
+      <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
       <c r="AB9" s="11"/>
       <c r="AC9" s="11"/>
       <c r="AD9" s="11"/>
-      <c r="AE9" s="1"/>
-[...1 lines deleted...]
-      <c r="AG9" s="1"/>
+      <c r="AE9" s="11"/>
     </row>
-    <row r="10" spans="1:43" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="11"/>
+    <row r="10" spans="2:44" ht="4.8" customHeight="1">
       <c r="B10" s="11"/>
-      <c r="C10" s="80" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C10" s="12"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
-      <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
       <c r="O10" s="11"/>
       <c r="P10" s="11"/>
       <c r="Q10" s="11"/>
-      <c r="R10" s="12"/>
-      <c r="S10" s="11"/>
+      <c r="R10" s="11"/>
+      <c r="S10" s="12"/>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
       <c r="AB10" s="11"/>
       <c r="AC10" s="11"/>
       <c r="AD10" s="11"/>
-      <c r="AE10" s="1"/>
-[...1 lines deleted...]
-      <c r="AG10" s="1"/>
+      <c r="AE10" s="11"/>
     </row>
-    <row r="11" spans="1:43" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="11"/>
+    <row r="11" spans="2:44" ht="15.75" customHeight="1">
       <c r="B11" s="11"/>
-      <c r="D11" s="11"/>
-[...5 lines deleted...]
-      <c r="H11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="190" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="190"/>
+      <c r="F11" s="190"/>
+      <c r="G11" s="190"/>
+      <c r="H11" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
-      <c r="S11" s="11"/>
+      <c r="S11" s="12"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
       <c r="AB11" s="11"/>
       <c r="AC11" s="11"/>
       <c r="AD11" s="11"/>
-      <c r="AE11" s="1"/>
-[...1 lines deleted...]
-      <c r="AG11" s="1"/>
+      <c r="AE11" s="11"/>
     </row>
-    <row r="12" spans="1:43" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      </c>
+    <row r="12" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B12" s="11"/>
       <c r="C12" s="11"/>
-      <c r="D12" s="11"/>
+      <c r="D12" s="3"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
-      <c r="H12" s="11"/>
+      <c r="H12" s="8" t="s">
+        <v>97</v>
+      </c>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="11"/>
       <c r="AD12" s="11"/>
-      <c r="AE12" s="1"/>
-      <c r="AF12" s="1"/>
+      <c r="AE12" s="11"/>
     </row>
-    <row r="13" spans="1:43" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="81" t="s">
+    <row r="13" spans="2:44" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B13" s="11"/>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+      <c r="V13" s="11"/>
+      <c r="W13" s="11"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
+      <c r="AA13" s="11"/>
+      <c r="AB13" s="11"/>
+      <c r="AC13" s="11"/>
+      <c r="AD13" s="11"/>
+      <c r="AE13" s="11"/>
+    </row>
+    <row r="14" spans="2:44" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B14" s="191" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="192"/>
+      <c r="D14" s="202" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="82"/>
-      <c r="C13" s="54" t="s">
+      <c r="E14" s="194"/>
+      <c r="F14" s="401" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="55"/>
-[...3 lines deleted...]
-      <c r="F13" s="71" t="s">
+      <c r="G14" s="328"/>
+      <c r="H14" s="344"/>
+      <c r="I14" s="344"/>
+      <c r="J14" s="344"/>
+      <c r="K14" s="344"/>
+      <c r="L14" s="345"/>
+      <c r="M14" s="329" t="s">
         <v>16</v>
       </c>
-      <c r="G13" s="72"/>
-[...10 lines deleted...]
-      <c r="P13" s="71" t="s">
+      <c r="N14" s="330"/>
+      <c r="O14" s="344"/>
+      <c r="P14" s="344"/>
+      <c r="Q14" s="344"/>
+      <c r="R14" s="344"/>
+      <c r="S14" s="344"/>
+      <c r="T14" s="346" t="s">
         <v>18</v>
       </c>
-      <c r="Q13" s="72"/>
-[...7 lines deleted...]
-      <c r="Y13" s="54" t="s">
+      <c r="U14" s="347"/>
+      <c r="V14" s="348"/>
+      <c r="W14" s="349"/>
+      <c r="X14" s="350" t="s">
         <v>19</v>
       </c>
-      <c r="Z13" s="55"/>
-[...1 lines deleted...]
-      <c r="AB13" s="58" t="s">
+      <c r="Y14" s="349"/>
+      <c r="Z14" s="350"/>
+      <c r="AA14" s="350" t="s">
         <v>20</v>
       </c>
-      <c r="AC13" s="58"/>
-[...1 lines deleted...]
-      <c r="AE13" s="58" t="s">
+      <c r="AB14" s="350"/>
+      <c r="AC14" s="350"/>
+      <c r="AD14" s="350"/>
+      <c r="AE14" s="350"/>
+      <c r="AF14" s="350"/>
+      <c r="AG14" s="351"/>
+    </row>
+    <row r="15" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B15" s="76"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="260" t="s">
         <v>21</v>
       </c>
-      <c r="AF13" s="60"/>
+      <c r="E15" s="198"/>
+      <c r="F15" s="402"/>
+      <c r="G15" s="261"/>
+      <c r="H15" s="352"/>
+      <c r="I15" s="352"/>
+      <c r="J15" s="352"/>
+      <c r="K15" s="352"/>
+      <c r="L15" s="353"/>
+      <c r="M15" s="196"/>
+      <c r="N15" s="197"/>
+      <c r="O15" s="352"/>
+      <c r="P15" s="352"/>
+      <c r="Q15" s="352"/>
+      <c r="R15" s="352"/>
+      <c r="S15" s="352"/>
+      <c r="T15" s="354" t="s">
+        <v>100</v>
+      </c>
+      <c r="U15" s="355" t="s">
+        <v>105</v>
+      </c>
+      <c r="V15" s="356"/>
+      <c r="W15" s="357"/>
+      <c r="X15" s="358" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y15" s="359"/>
+      <c r="Z15" s="360"/>
+      <c r="AA15" s="360"/>
+      <c r="AB15" s="360"/>
+      <c r="AC15" s="360"/>
+      <c r="AD15" s="360"/>
+      <c r="AE15" s="360"/>
+      <c r="AF15" s="360"/>
+      <c r="AG15" s="361" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="14" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C14" s="91" t="s">
+    <row r="16" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B16" s="76"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="123"/>
+      <c r="E16" s="169"/>
+      <c r="F16" s="163"/>
+      <c r="G16" s="362"/>
+      <c r="H16" s="363"/>
+      <c r="I16" s="363"/>
+      <c r="J16" s="363"/>
+      <c r="K16" s="363"/>
+      <c r="L16" s="364"/>
+      <c r="M16" s="258"/>
+      <c r="N16" s="362"/>
+      <c r="O16" s="363"/>
+      <c r="P16" s="363"/>
+      <c r="Q16" s="363"/>
+      <c r="R16" s="363"/>
+      <c r="S16" s="363"/>
+      <c r="T16" s="365"/>
+      <c r="U16" s="366"/>
+      <c r="V16" s="367"/>
+      <c r="W16" s="368"/>
+      <c r="X16" s="369"/>
+      <c r="Y16" s="370"/>
+      <c r="Z16" s="370"/>
+      <c r="AA16" s="370"/>
+      <c r="AB16" s="370"/>
+      <c r="AC16" s="370"/>
+      <c r="AD16" s="370"/>
+      <c r="AE16" s="370"/>
+      <c r="AF16" s="370"/>
+      <c r="AG16" s="371"/>
+    </row>
+    <row r="17" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="256" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="92"/>
-[...1 lines deleted...]
-      <c r="F14" s="74" t="s">
+      <c r="E17" s="200"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51" t="s">
+        <v>101</v>
+      </c>
+      <c r="H17" s="372"/>
+      <c r="I17" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17" s="259"/>
+      <c r="K17" s="373"/>
+      <c r="L17" s="259" t="s">
         <v>23</v>
       </c>
-      <c r="G14" s="67"/>
-[...8 lines deleted...]
-      <c r="P14" s="67" t="s">
+      <c r="M17" s="374"/>
+      <c r="N17" s="374"/>
+      <c r="O17" s="259" t="s">
+        <v>23</v>
+      </c>
+      <c r="P17" s="374"/>
+      <c r="Q17" s="374"/>
+      <c r="R17" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="S17" s="372"/>
+      <c r="T17" s="365"/>
+      <c r="U17" s="375" t="s">
+        <v>106</v>
+      </c>
+      <c r="V17" s="367"/>
+      <c r="W17" s="368"/>
+      <c r="X17" s="376"/>
+      <c r="Y17" s="376" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z17" s="377"/>
+      <c r="AA17" s="378" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB17" s="332"/>
+      <c r="AC17" s="379" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD17" s="332"/>
+      <c r="AE17" s="379" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF17" s="332"/>
+      <c r="AG17" s="380" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="67"/>
-[...14 lines deleted...]
-      <c r="AF14" s="61"/>
     </row>
-    <row r="15" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...33 lines deleted...]
-      <c r="AF15" s="48"/>
+    <row r="18" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B18" s="76"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="147"/>
+      <c r="E18" s="148"/>
+      <c r="F18" s="388"/>
+      <c r="G18" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="381"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="382"/>
+      <c r="K18" s="382"/>
+      <c r="L18" s="383"/>
+      <c r="M18" s="383"/>
+      <c r="N18" s="383"/>
+      <c r="O18" s="383"/>
+      <c r="P18" s="383"/>
+      <c r="Q18" s="383"/>
+      <c r="R18" s="383"/>
+      <c r="S18" s="381"/>
+      <c r="T18" s="384"/>
+      <c r="U18" s="385"/>
+      <c r="V18" s="386"/>
+      <c r="W18" s="387"/>
+      <c r="X18" s="388"/>
+      <c r="Y18" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z18" s="381"/>
+      <c r="AA18" s="43"/>
+      <c r="AB18" s="383"/>
+      <c r="AC18" s="383"/>
+      <c r="AD18" s="383"/>
+      <c r="AE18" s="383"/>
+      <c r="AF18" s="383"/>
+      <c r="AG18" s="389"/>
     </row>
-    <row r="16" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="F16" s="53" t="s">
+    <row r="19" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B19" s="76"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="256" t="s">
         <v>27</v>
       </c>
-      <c r="G16" s="53"/>
-[...2 lines deleted...]
-      <c r="J16" s="53" t="s">
+      <c r="E19" s="200"/>
+      <c r="F19" s="331"/>
+      <c r="G19" s="331"/>
+      <c r="H19" s="331"/>
+      <c r="I19" s="331"/>
+      <c r="J19" s="331"/>
+      <c r="K19" s="331"/>
+      <c r="L19" s="331"/>
+      <c r="M19" s="331"/>
+      <c r="N19" s="331"/>
+      <c r="O19" s="331"/>
+      <c r="P19" s="331"/>
+      <c r="Q19" s="331"/>
+      <c r="R19" s="331"/>
+      <c r="S19" s="390"/>
+      <c r="T19" s="390"/>
+      <c r="U19" s="391"/>
+      <c r="V19" s="143" t="s">
         <v>28</v>
       </c>
-      <c r="K16" s="53"/>
-[...5 lines deleted...]
-      <c r="O16" s="53" t="s">
+      <c r="W19" s="145"/>
+      <c r="X19" s="37"/>
+      <c r="Y19" s="376" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z19" s="377"/>
+      <c r="AA19" s="378" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB19" s="332"/>
+      <c r="AC19" s="363"/>
+      <c r="AD19" s="363"/>
+      <c r="AE19" s="363"/>
+      <c r="AF19" s="333" t="s">
         <v>29</v>
       </c>
-      <c r="P16" s="53"/>
-[...4 lines deleted...]
-      <c r="S16" s="53" t="s">
+      <c r="AG19" s="334"/>
+    </row>
+    <row r="20" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B20" s="76"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="147"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="335"/>
+      <c r="G20" s="335"/>
+      <c r="H20" s="335"/>
+      <c r="I20" s="335"/>
+      <c r="J20" s="335"/>
+      <c r="K20" s="335"/>
+      <c r="L20" s="335"/>
+      <c r="M20" s="335"/>
+      <c r="N20" s="335"/>
+      <c r="O20" s="335"/>
+      <c r="P20" s="335"/>
+      <c r="Q20" s="335"/>
+      <c r="R20" s="335"/>
+      <c r="S20" s="392"/>
+      <c r="T20" s="392"/>
+      <c r="U20" s="393"/>
+      <c r="V20" s="336"/>
+      <c r="W20" s="337"/>
+      <c r="X20" s="338"/>
+      <c r="Y20" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z20" s="381"/>
+      <c r="AA20" s="43"/>
+      <c r="AB20" s="383"/>
+      <c r="AC20" s="383"/>
+      <c r="AD20" s="383"/>
+      <c r="AE20" s="383"/>
+      <c r="AF20" s="339"/>
+      <c r="AG20" s="340"/>
+    </row>
+    <row r="21" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B21" s="76"/>
+      <c r="C21" s="77"/>
+      <c r="D21" s="394" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" s="394"/>
+      <c r="F21" s="395"/>
+      <c r="G21" s="395"/>
+      <c r="H21" s="342"/>
+      <c r="I21" s="341"/>
+      <c r="J21" s="341"/>
+      <c r="K21" s="341"/>
+      <c r="L21" s="341"/>
+      <c r="M21" s="341"/>
+      <c r="N21" s="341"/>
+      <c r="O21" s="341"/>
+      <c r="P21" s="341"/>
+      <c r="Q21" s="341"/>
+      <c r="R21" s="341"/>
+      <c r="S21" s="341"/>
+      <c r="T21" s="341"/>
+      <c r="U21" s="341"/>
+      <c r="V21" s="341"/>
+      <c r="W21" s="343"/>
+      <c r="X21" s="396" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y21" s="397"/>
+      <c r="Z21" s="397"/>
+      <c r="AA21" s="397"/>
+      <c r="AB21" s="397"/>
+      <c r="AC21" s="398"/>
+      <c r="AD21" s="399"/>
+      <c r="AE21" s="399"/>
+      <c r="AF21" s="400" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG21" s="56"/>
+    </row>
+    <row r="22" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B22" s="79"/>
+      <c r="C22" s="139"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="403"/>
+      <c r="G22" s="403"/>
+      <c r="H22" s="404"/>
+      <c r="I22" s="405"/>
+      <c r="J22" s="405"/>
+      <c r="K22" s="405"/>
+      <c r="L22" s="405"/>
+      <c r="M22" s="405"/>
+      <c r="N22" s="405"/>
+      <c r="O22" s="405"/>
+      <c r="P22" s="405"/>
+      <c r="Q22" s="405"/>
+      <c r="R22" s="405"/>
+      <c r="S22" s="405"/>
+      <c r="T22" s="405"/>
+      <c r="U22" s="405"/>
+      <c r="V22" s="405"/>
+      <c r="W22" s="406"/>
+      <c r="X22" s="407"/>
+      <c r="Y22" s="403"/>
+      <c r="Z22" s="403"/>
+      <c r="AA22" s="403"/>
+      <c r="AB22" s="403"/>
+      <c r="AC22" s="408"/>
+      <c r="AD22" s="409"/>
+      <c r="AE22" s="409"/>
+      <c r="AF22" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG22" s="49"/>
+    </row>
+    <row r="23" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B23" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="T16" s="53"/>
-[...4 lines deleted...]
-      <c r="W16" s="53" t="s">
+      <c r="C23" s="77"/>
+      <c r="D23" s="143" t="s">
         <v>31</v>
       </c>
-      <c r="X16" s="64"/>
-      <c r="Y16" s="65" t="s">
+      <c r="E23" s="144"/>
+      <c r="F23" s="144"/>
+      <c r="G23" s="145"/>
+      <c r="H23" s="127" t="s">
         <v>32</v>
       </c>
-      <c r="Z16" s="66">
-[...7 lines deleted...]
-      <c r="AF16" s="90" t="s">
+      <c r="I23" s="123"/>
+      <c r="J23" s="123"/>
+      <c r="K23" s="123"/>
+      <c r="L23" s="123"/>
+      <c r="M23" s="16" t="s">
         <v>33</v>
       </c>
+      <c r="N23" s="247"/>
+      <c r="O23" s="247"/>
+      <c r="P23" s="247"/>
+      <c r="Q23" s="249"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="16"/>
+      <c r="T23" s="16"/>
+      <c r="U23" s="16"/>
+      <c r="V23" s="16"/>
+      <c r="W23" s="16"/>
+      <c r="X23" s="16"/>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+      <c r="AC23" s="16"/>
+      <c r="AD23" s="16"/>
+      <c r="AE23" s="16"/>
+      <c r="AF23" s="16"/>
+      <c r="AG23" s="39"/>
     </row>
-    <row r="17" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...33 lines deleted...]
-      <c r="AF17" s="61"/>
+    <row r="24" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B24" s="76"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="143"/>
+      <c r="E24" s="144"/>
+      <c r="F24" s="144"/>
+      <c r="G24" s="145"/>
+      <c r="H24" s="233"/>
+      <c r="I24" s="233"/>
+      <c r="J24" s="233"/>
+      <c r="K24" s="233"/>
+      <c r="L24" s="233"/>
+      <c r="M24" s="233"/>
+      <c r="N24" s="233"/>
+      <c r="O24" s="233"/>
+      <c r="P24" s="233"/>
+      <c r="Q24" s="233"/>
+      <c r="R24" s="233"/>
+      <c r="S24" s="233"/>
+      <c r="T24" s="233"/>
+      <c r="U24" s="233"/>
+      <c r="V24" s="233"/>
+      <c r="W24" s="233"/>
+      <c r="X24" s="233"/>
+      <c r="Y24" s="233"/>
+      <c r="Z24" s="233"/>
+      <c r="AA24" s="233"/>
+      <c r="AB24" s="233"/>
+      <c r="AC24" s="233"/>
+      <c r="AD24" s="233"/>
+      <c r="AE24" s="233"/>
+      <c r="AF24" s="233"/>
+      <c r="AG24" s="234"/>
     </row>
-    <row r="18" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="E18" s="95" t="s">
+    <row r="25" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B25" s="76"/>
+      <c r="C25" s="77"/>
+      <c r="D25" s="143"/>
+      <c r="E25" s="144"/>
+      <c r="F25" s="144"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="233"/>
+      <c r="I25" s="233"/>
+      <c r="J25" s="233"/>
+      <c r="K25" s="233"/>
+      <c r="L25" s="233"/>
+      <c r="M25" s="233"/>
+      <c r="N25" s="233"/>
+      <c r="O25" s="233"/>
+      <c r="P25" s="233"/>
+      <c r="Q25" s="233"/>
+      <c r="R25" s="233"/>
+      <c r="S25" s="233"/>
+      <c r="T25" s="233"/>
+      <c r="U25" s="233"/>
+      <c r="V25" s="233"/>
+      <c r="W25" s="233"/>
+      <c r="X25" s="233"/>
+      <c r="Y25" s="233"/>
+      <c r="Z25" s="233"/>
+      <c r="AA25" s="233"/>
+      <c r="AB25" s="233"/>
+      <c r="AC25" s="233"/>
+      <c r="AD25" s="233"/>
+      <c r="AE25" s="233"/>
+      <c r="AF25" s="233"/>
+      <c r="AG25" s="234"/>
+    </row>
+    <row r="26" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B26" s="76"/>
+      <c r="C26" s="77"/>
+      <c r="D26" s="143"/>
+      <c r="E26" s="144"/>
+      <c r="F26" s="144"/>
+      <c r="G26" s="145"/>
+      <c r="H26" s="173"/>
+      <c r="I26" s="174"/>
+      <c r="J26" s="174"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="174"/>
+      <c r="P26" s="174"/>
+      <c r="Q26" s="174"/>
+      <c r="R26" s="174"/>
+      <c r="S26" s="174"/>
+      <c r="T26" s="174"/>
+      <c r="U26" s="174"/>
+      <c r="V26" s="174"/>
+      <c r="W26" s="174"/>
+      <c r="X26" s="174"/>
+      <c r="Y26" s="174"/>
+      <c r="Z26" s="174"/>
+      <c r="AA26" s="174"/>
+      <c r="AB26" s="174"/>
+      <c r="AC26" s="174"/>
+      <c r="AD26" s="174"/>
+      <c r="AE26" s="174"/>
+      <c r="AF26" s="174"/>
+      <c r="AG26" s="175"/>
+    </row>
+    <row r="27" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B27" s="76"/>
+      <c r="C27" s="77"/>
+      <c r="D27" s="146"/>
+      <c r="E27" s="147"/>
+      <c r="F27" s="147"/>
+      <c r="G27" s="148"/>
+      <c r="H27" s="176"/>
+      <c r="I27" s="177"/>
+      <c r="J27" s="177"/>
+      <c r="K27" s="177"/>
+      <c r="L27" s="177"/>
+      <c r="M27" s="177"/>
+      <c r="N27" s="177"/>
+      <c r="O27" s="177"/>
+      <c r="P27" s="177"/>
+      <c r="Q27" s="177"/>
+      <c r="R27" s="177"/>
+      <c r="S27" s="177"/>
+      <c r="T27" s="177"/>
+      <c r="U27" s="177"/>
+      <c r="V27" s="177"/>
+      <c r="W27" s="177"/>
+      <c r="X27" s="177"/>
+      <c r="Y27" s="177"/>
+      <c r="Z27" s="177"/>
+      <c r="AA27" s="177"/>
+      <c r="AB27" s="177"/>
+      <c r="AC27" s="177"/>
+      <c r="AD27" s="177"/>
+      <c r="AE27" s="177"/>
+      <c r="AF27" s="177"/>
+      <c r="AG27" s="178"/>
+    </row>
+    <row r="28" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B28" s="76"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="126" t="s">
         <v>36</v>
       </c>
-      <c r="F18" s="62"/>
-[...35 lines deleted...]
-      <c r="AF18" s="101"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="122"/>
+      <c r="G28" s="163"/>
+      <c r="H28" s="250"/>
+      <c r="I28" s="250"/>
+      <c r="J28" s="250"/>
+      <c r="K28" s="250"/>
+      <c r="L28" s="250"/>
+      <c r="M28" s="250"/>
+      <c r="N28" s="250"/>
+      <c r="O28" s="250"/>
+      <c r="P28" s="250"/>
+      <c r="Q28" s="250"/>
+      <c r="R28" s="250"/>
+      <c r="S28" s="250"/>
+      <c r="T28" s="250"/>
+      <c r="U28" s="250"/>
+      <c r="V28" s="250"/>
+      <c r="W28" s="250"/>
+      <c r="X28" s="250"/>
+      <c r="Y28" s="250"/>
+      <c r="Z28" s="250"/>
+      <c r="AA28" s="250"/>
+      <c r="AB28" s="250"/>
+      <c r="AC28" s="250"/>
+      <c r="AD28" s="250"/>
+      <c r="AE28" s="250"/>
+      <c r="AF28" s="250"/>
+      <c r="AG28" s="251"/>
     </row>
-    <row r="19" spans="1:32" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...3435 lines deleted...]
-      <c r="G29" s="252"/>
+    <row r="29" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B29" s="76"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="127"/>
+      <c r="E29" s="123"/>
+      <c r="F29" s="123"/>
+      <c r="G29" s="169"/>
       <c r="H29" s="252"/>
       <c r="I29" s="252"/>
       <c r="J29" s="252"/>
       <c r="K29" s="252"/>
       <c r="L29" s="252"/>
       <c r="M29" s="252"/>
       <c r="N29" s="252"/>
       <c r="O29" s="252"/>
       <c r="P29" s="252"/>
       <c r="Q29" s="252"/>
       <c r="R29" s="252"/>
       <c r="S29" s="252"/>
       <c r="T29" s="252"/>
       <c r="U29" s="252"/>
       <c r="V29" s="252"/>
       <c r="W29" s="252"/>
       <c r="X29" s="252"/>
       <c r="Y29" s="252"/>
       <c r="Z29" s="252"/>
       <c r="AA29" s="252"/>
       <c r="AB29" s="252"/>
       <c r="AC29" s="252"/>
       <c r="AD29" s="252"/>
       <c r="AE29" s="252"/>
-      <c r="AF29" s="253"/>
+      <c r="AF29" s="252"/>
+      <c r="AG29" s="253"/>
     </row>
-    <row r="30" spans="1:32" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF30" s="255"/>
+    <row r="30" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B30" s="76"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="122"/>
+      <c r="F30" s="122"/>
+      <c r="G30" s="163"/>
+      <c r="H30" s="250"/>
+      <c r="I30" s="250"/>
+      <c r="J30" s="250"/>
+      <c r="K30" s="250"/>
+      <c r="L30" s="250"/>
+      <c r="M30" s="250"/>
+      <c r="N30" s="250"/>
+      <c r="O30" s="250"/>
+      <c r="P30" s="250"/>
+      <c r="Q30" s="250"/>
+      <c r="R30" s="250"/>
+      <c r="S30" s="250"/>
+      <c r="T30" s="250"/>
+      <c r="U30" s="250"/>
+      <c r="V30" s="250"/>
+      <c r="W30" s="250"/>
+      <c r="X30" s="250"/>
+      <c r="Y30" s="250"/>
+      <c r="Z30" s="250"/>
+      <c r="AA30" s="250"/>
+      <c r="AB30" s="250"/>
+      <c r="AC30" s="250"/>
+      <c r="AD30" s="250"/>
+      <c r="AE30" s="250"/>
+      <c r="AF30" s="250"/>
+      <c r="AG30" s="251"/>
     </row>
-    <row r="31" spans="1:32" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...11 lines deleted...]
-      <c r="J31" s="53" t="s">
+    <row r="31" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B31" s="76"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="123"/>
+      <c r="F31" s="123"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="252"/>
+      <c r="I31" s="252"/>
+      <c r="J31" s="252"/>
+      <c r="K31" s="252"/>
+      <c r="L31" s="252"/>
+      <c r="M31" s="252"/>
+      <c r="N31" s="252"/>
+      <c r="O31" s="252"/>
+      <c r="P31" s="252"/>
+      <c r="Q31" s="252"/>
+      <c r="R31" s="252"/>
+      <c r="S31" s="252"/>
+      <c r="T31" s="252"/>
+      <c r="U31" s="252"/>
+      <c r="V31" s="252"/>
+      <c r="W31" s="252"/>
+      <c r="X31" s="252"/>
+      <c r="Y31" s="252"/>
+      <c r="Z31" s="252"/>
+      <c r="AA31" s="252"/>
+      <c r="AB31" s="252"/>
+      <c r="AC31" s="252"/>
+      <c r="AD31" s="252"/>
+      <c r="AE31" s="252"/>
+      <c r="AF31" s="252"/>
+      <c r="AG31" s="253"/>
+    </row>
+    <row r="32" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B32" s="76"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="181" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="182"/>
+      <c r="F32" s="182"/>
+      <c r="G32" s="183"/>
+      <c r="H32" s="250"/>
+      <c r="I32" s="250"/>
+      <c r="J32" s="250"/>
+      <c r="K32" s="250"/>
+      <c r="L32" s="250"/>
+      <c r="M32" s="250"/>
+      <c r="N32" s="250"/>
+      <c r="O32" s="250"/>
+      <c r="P32" s="250"/>
+      <c r="Q32" s="250"/>
+      <c r="R32" s="250"/>
+      <c r="S32" s="250"/>
+      <c r="T32" s="250"/>
+      <c r="U32" s="250"/>
+      <c r="V32" s="250"/>
+      <c r="W32" s="250"/>
+      <c r="X32" s="250"/>
+      <c r="Y32" s="250"/>
+      <c r="Z32" s="250"/>
+      <c r="AA32" s="250"/>
+      <c r="AB32" s="250"/>
+      <c r="AC32" s="250"/>
+      <c r="AD32" s="250"/>
+      <c r="AE32" s="250"/>
+      <c r="AF32" s="250"/>
+      <c r="AG32" s="251"/>
+    </row>
+    <row r="33" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B33" s="76"/>
+      <c r="C33" s="77"/>
+      <c r="D33" s="184"/>
+      <c r="E33" s="185"/>
+      <c r="F33" s="185"/>
+      <c r="G33" s="186"/>
+      <c r="H33" s="252"/>
+      <c r="I33" s="252"/>
+      <c r="J33" s="252"/>
+      <c r="K33" s="252"/>
+      <c r="L33" s="252"/>
+      <c r="M33" s="252"/>
+      <c r="N33" s="252"/>
+      <c r="O33" s="252"/>
+      <c r="P33" s="252"/>
+      <c r="Q33" s="252"/>
+      <c r="R33" s="252"/>
+      <c r="S33" s="252"/>
+      <c r="T33" s="252"/>
+      <c r="U33" s="252"/>
+      <c r="V33" s="252"/>
+      <c r="W33" s="252"/>
+      <c r="X33" s="252"/>
+      <c r="Y33" s="252"/>
+      <c r="Z33" s="252"/>
+      <c r="AA33" s="252"/>
+      <c r="AB33" s="252"/>
+      <c r="AC33" s="252"/>
+      <c r="AD33" s="252"/>
+      <c r="AE33" s="252"/>
+      <c r="AF33" s="252"/>
+      <c r="AG33" s="253"/>
+    </row>
+    <row r="34" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B34" s="76"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" s="122"/>
+      <c r="F34" s="122"/>
+      <c r="G34" s="163"/>
+      <c r="H34" s="223"/>
+      <c r="I34" s="223"/>
+      <c r="J34" s="223"/>
+      <c r="K34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="L34" s="223"/>
+      <c r="M34" s="223"/>
+      <c r="N34" s="223"/>
+      <c r="O34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="P34" s="223"/>
+      <c r="Q34" s="223"/>
+      <c r="R34" s="225"/>
+      <c r="S34" s="126" t="s">
+        <v>44</v>
+      </c>
+      <c r="T34" s="122"/>
+      <c r="U34" s="122"/>
+      <c r="V34" s="122"/>
+      <c r="W34" s="242"/>
+      <c r="X34" s="223"/>
+      <c r="Y34" s="223"/>
+      <c r="Z34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA34" s="223"/>
+      <c r="AB34" s="223"/>
+      <c r="AC34" s="223"/>
+      <c r="AD34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE34" s="223"/>
+      <c r="AF34" s="223"/>
+      <c r="AG34" s="244"/>
+    </row>
+    <row r="35" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B35" s="76"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="127"/>
+      <c r="E35" s="123"/>
+      <c r="F35" s="123"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="247"/>
+      <c r="I35" s="247"/>
+      <c r="J35" s="247"/>
+      <c r="K35" s="123"/>
+      <c r="L35" s="247"/>
+      <c r="M35" s="247"/>
+      <c r="N35" s="247"/>
+      <c r="O35" s="123"/>
+      <c r="P35" s="247"/>
+      <c r="Q35" s="247"/>
+      <c r="R35" s="249"/>
+      <c r="S35" s="127"/>
+      <c r="T35" s="123"/>
+      <c r="U35" s="123"/>
+      <c r="V35" s="123"/>
+      <c r="W35" s="246"/>
+      <c r="X35" s="247"/>
+      <c r="Y35" s="247"/>
+      <c r="Z35" s="123"/>
+      <c r="AA35" s="247"/>
+      <c r="AB35" s="247"/>
+      <c r="AC35" s="247"/>
+      <c r="AD35" s="123"/>
+      <c r="AE35" s="247"/>
+      <c r="AF35" s="247"/>
+      <c r="AG35" s="248"/>
+    </row>
+    <row r="36" spans="2:33" s="1" customFormat="1" ht="15.75" hidden="1" customHeight="1">
+      <c r="B36" s="76"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="129" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="130"/>
+      <c r="F36" s="130"/>
+      <c r="G36" s="131"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="135"/>
+      <c r="N36" s="135"/>
+      <c r="O36" s="135"/>
+      <c r="P36" s="135"/>
+      <c r="Q36" s="135"/>
+      <c r="R36" s="135"/>
+      <c r="S36" s="135"/>
+      <c r="T36" s="135"/>
+      <c r="U36" s="135"/>
+      <c r="V36" s="135"/>
+      <c r="W36" s="135"/>
+      <c r="X36" s="135"/>
+      <c r="Y36" s="135"/>
+      <c r="Z36" s="135"/>
+      <c r="AA36" s="135"/>
+      <c r="AB36" s="135"/>
+      <c r="AC36" s="135"/>
+      <c r="AD36" s="135"/>
+      <c r="AE36" s="135"/>
+      <c r="AF36" s="135"/>
+      <c r="AG36" s="136"/>
+    </row>
+    <row r="37" spans="2:33" ht="15.75" hidden="1" customHeight="1" thickBot="1">
+      <c r="B37" s="79"/>
+      <c r="C37" s="139"/>
+      <c r="D37" s="132"/>
+      <c r="E37" s="133"/>
+      <c r="F37" s="133"/>
+      <c r="G37" s="134"/>
+      <c r="H37" s="137"/>
+      <c r="I37" s="137"/>
+      <c r="J37" s="137"/>
+      <c r="K37" s="137"/>
+      <c r="L37" s="137"/>
+      <c r="M37" s="137"/>
+      <c r="N37" s="137"/>
+      <c r="O37" s="137"/>
+      <c r="P37" s="137"/>
+      <c r="Q37" s="137"/>
+      <c r="R37" s="137"/>
+      <c r="S37" s="137"/>
+      <c r="T37" s="137"/>
+      <c r="U37" s="137"/>
+      <c r="V37" s="137"/>
+      <c r="W37" s="137"/>
+      <c r="X37" s="137"/>
+      <c r="Y37" s="137"/>
+      <c r="Z37" s="137"/>
+      <c r="AA37" s="137"/>
+      <c r="AB37" s="137"/>
+      <c r="AC37" s="137"/>
+      <c r="AD37" s="137"/>
+      <c r="AE37" s="137"/>
+      <c r="AF37" s="137"/>
+      <c r="AG37" s="138"/>
+    </row>
+    <row r="38" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B38" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="75"/>
+      <c r="D38" s="140" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="141"/>
+      <c r="F38" s="141"/>
+      <c r="G38" s="142"/>
+      <c r="H38" s="149" t="s">
+        <v>32</v>
+      </c>
+      <c r="I38" s="150"/>
+      <c r="J38" s="150"/>
+      <c r="K38" s="150"/>
+      <c r="L38" s="150"/>
+      <c r="M38" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="N38" s="230"/>
+      <c r="O38" s="230"/>
+      <c r="P38" s="230"/>
+      <c r="Q38" s="231"/>
+      <c r="R38" s="20"/>
+      <c r="S38" s="17"/>
+      <c r="T38" s="17"/>
+      <c r="U38" s="17"/>
+      <c r="V38" s="17"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="17"/>
+      <c r="Y38" s="17"/>
+      <c r="Z38" s="17"/>
+      <c r="AA38" s="17"/>
+      <c r="AB38" s="17"/>
+      <c r="AC38" s="17"/>
+      <c r="AD38" s="17"/>
+      <c r="AE38" s="17"/>
+      <c r="AF38" s="17"/>
+      <c r="AG38" s="18"/>
+    </row>
+    <row r="39" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B39" s="76"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="143"/>
+      <c r="E39" s="144"/>
+      <c r="F39" s="144"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="232"/>
+      <c r="I39" s="233"/>
+      <c r="J39" s="233"/>
+      <c r="K39" s="233"/>
+      <c r="L39" s="233"/>
+      <c r="M39" s="233"/>
+      <c r="N39" s="233"/>
+      <c r="O39" s="233"/>
+      <c r="P39" s="233"/>
+      <c r="Q39" s="233"/>
+      <c r="R39" s="233"/>
+      <c r="S39" s="233"/>
+      <c r="T39" s="233"/>
+      <c r="U39" s="233"/>
+      <c r="V39" s="233"/>
+      <c r="W39" s="233"/>
+      <c r="X39" s="233"/>
+      <c r="Y39" s="233"/>
+      <c r="Z39" s="233"/>
+      <c r="AA39" s="233"/>
+      <c r="AB39" s="233"/>
+      <c r="AC39" s="233"/>
+      <c r="AD39" s="233"/>
+      <c r="AE39" s="233"/>
+      <c r="AF39" s="233"/>
+      <c r="AG39" s="234"/>
+    </row>
+    <row r="40" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B40" s="76"/>
+      <c r="C40" s="77"/>
+      <c r="D40" s="143"/>
+      <c r="E40" s="144"/>
+      <c r="F40" s="144"/>
+      <c r="G40" s="145"/>
+      <c r="H40" s="232"/>
+      <c r="I40" s="233"/>
+      <c r="J40" s="233"/>
+      <c r="K40" s="233"/>
+      <c r="L40" s="233"/>
+      <c r="M40" s="233"/>
+      <c r="N40" s="233"/>
+      <c r="O40" s="233"/>
+      <c r="P40" s="233"/>
+      <c r="Q40" s="233"/>
+      <c r="R40" s="233"/>
+      <c r="S40" s="233"/>
+      <c r="T40" s="233"/>
+      <c r="U40" s="233"/>
+      <c r="V40" s="233"/>
+      <c r="W40" s="233"/>
+      <c r="X40" s="233"/>
+      <c r="Y40" s="233"/>
+      <c r="Z40" s="233"/>
+      <c r="AA40" s="233"/>
+      <c r="AB40" s="233"/>
+      <c r="AC40" s="233"/>
+      <c r="AD40" s="233"/>
+      <c r="AE40" s="233"/>
+      <c r="AF40" s="233"/>
+      <c r="AG40" s="234"/>
+    </row>
+    <row r="41" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B41" s="76"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="143"/>
+      <c r="E41" s="144"/>
+      <c r="F41" s="144"/>
+      <c r="G41" s="145"/>
+      <c r="H41" s="235"/>
+      <c r="I41" s="236"/>
+      <c r="J41" s="236"/>
+      <c r="K41" s="236"/>
+      <c r="L41" s="236"/>
+      <c r="M41" s="236"/>
+      <c r="N41" s="236"/>
+      <c r="O41" s="236"/>
+      <c r="P41" s="236"/>
+      <c r="Q41" s="236"/>
+      <c r="R41" s="236"/>
+      <c r="S41" s="236"/>
+      <c r="T41" s="236"/>
+      <c r="U41" s="236"/>
+      <c r="V41" s="236"/>
+      <c r="W41" s="236"/>
+      <c r="X41" s="236"/>
+      <c r="Y41" s="236"/>
+      <c r="Z41" s="236"/>
+      <c r="AA41" s="236"/>
+      <c r="AB41" s="236"/>
+      <c r="AC41" s="236"/>
+      <c r="AD41" s="236"/>
+      <c r="AE41" s="236"/>
+      <c r="AF41" s="236"/>
+      <c r="AG41" s="237"/>
+    </row>
+    <row r="42" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B42" s="76"/>
+      <c r="C42" s="77"/>
+      <c r="D42" s="146"/>
+      <c r="E42" s="147"/>
+      <c r="F42" s="147"/>
+      <c r="G42" s="148"/>
+      <c r="H42" s="238"/>
+      <c r="I42" s="239"/>
+      <c r="J42" s="239"/>
+      <c r="K42" s="239"/>
+      <c r="L42" s="239"/>
+      <c r="M42" s="239"/>
+      <c r="N42" s="239"/>
+      <c r="O42" s="239"/>
+      <c r="P42" s="239"/>
+      <c r="Q42" s="239"/>
+      <c r="R42" s="239"/>
+      <c r="S42" s="239"/>
+      <c r="T42" s="239"/>
+      <c r="U42" s="239"/>
+      <c r="V42" s="239"/>
+      <c r="W42" s="239"/>
+      <c r="X42" s="239"/>
+      <c r="Y42" s="239"/>
+      <c r="Z42" s="239"/>
+      <c r="AA42" s="239"/>
+      <c r="AB42" s="239"/>
+      <c r="AC42" s="239"/>
+      <c r="AD42" s="239"/>
+      <c r="AE42" s="239"/>
+      <c r="AF42" s="239"/>
+      <c r="AG42" s="240"/>
+    </row>
+    <row r="43" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B43" s="76"/>
+      <c r="C43" s="77"/>
+      <c r="D43" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="122"/>
+      <c r="F43" s="122"/>
+      <c r="G43" s="163"/>
+      <c r="H43" s="223"/>
+      <c r="I43" s="223"/>
+      <c r="J43" s="223"/>
+      <c r="K43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="L43" s="223"/>
+      <c r="M43" s="223"/>
+      <c r="N43" s="223"/>
+      <c r="O43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="P43" s="223"/>
+      <c r="Q43" s="223"/>
+      <c r="R43" s="225"/>
+      <c r="S43" s="126" t="s">
+        <v>44</v>
+      </c>
+      <c r="T43" s="122"/>
+      <c r="U43" s="122"/>
+      <c r="V43" s="122"/>
+      <c r="W43" s="242"/>
+      <c r="X43" s="223"/>
+      <c r="Y43" s="223"/>
+      <c r="Z43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA43" s="223"/>
+      <c r="AB43" s="223"/>
+      <c r="AC43" s="223"/>
+      <c r="AD43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE43" s="223"/>
+      <c r="AF43" s="223"/>
+      <c r="AG43" s="244"/>
+    </row>
+    <row r="44" spans="2:33" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B44" s="79"/>
+      <c r="C44" s="139"/>
+      <c r="D44" s="164"/>
+      <c r="E44" s="170"/>
+      <c r="F44" s="170"/>
+      <c r="G44" s="241"/>
+      <c r="H44" s="224"/>
+      <c r="I44" s="224"/>
+      <c r="J44" s="224"/>
+      <c r="K44" s="170"/>
+      <c r="L44" s="224"/>
+      <c r="M44" s="224"/>
+      <c r="N44" s="224"/>
+      <c r="O44" s="170"/>
+      <c r="P44" s="224"/>
+      <c r="Q44" s="224"/>
+      <c r="R44" s="226"/>
+      <c r="S44" s="164"/>
+      <c r="T44" s="170"/>
+      <c r="U44" s="170"/>
+      <c r="V44" s="170"/>
+      <c r="W44" s="243"/>
+      <c r="X44" s="224"/>
+      <c r="Y44" s="224"/>
+      <c r="Z44" s="170"/>
+      <c r="AA44" s="224"/>
+      <c r="AB44" s="224"/>
+      <c r="AC44" s="224"/>
+      <c r="AD44" s="170"/>
+      <c r="AE44" s="224"/>
+      <c r="AF44" s="224"/>
+      <c r="AG44" s="245"/>
+    </row>
+    <row r="45" spans="2:33" ht="15.75" hidden="1" customHeight="1">
+      <c r="B45" s="74" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" s="75"/>
+      <c r="D45" s="215" t="s">
         <v>54</v>
       </c>
-      <c r="K31" s="248"/>
-[...8 lines deleted...]
-      <c r="R31" s="128" t="s">
+      <c r="E45" s="83" t="s">
+        <v>55</v>
+      </c>
+      <c r="F45" s="84"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="85"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="L45" s="86"/>
+      <c r="M45" s="86"/>
+      <c r="N45" s="86"/>
+      <c r="O45" s="87"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="86" t="s">
         <v>57</v>
       </c>
-      <c r="S31" s="53"/>
-[...16 lines deleted...]
-      <c r="AF31" s="267"/>
+      <c r="R45" s="86"/>
+      <c r="S45" s="86"/>
+      <c r="T45" s="86"/>
+      <c r="U45" s="87"/>
+      <c r="V45" s="19"/>
+      <c r="W45" s="19"/>
+      <c r="X45" s="19"/>
+      <c r="Y45" s="19"/>
+      <c r="Z45" s="19"/>
+      <c r="AA45" s="19"/>
+      <c r="AB45" s="19"/>
+      <c r="AC45" s="19"/>
+      <c r="AD45" s="19"/>
+      <c r="AE45" s="19"/>
+      <c r="AF45" s="19"/>
+      <c r="AG45" s="21"/>
     </row>
-    <row r="32" spans="1:32" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF32" s="270"/>
+    <row r="46" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B46" s="76"/>
+      <c r="C46" s="77"/>
+      <c r="D46" s="81"/>
+      <c r="E46" s="108" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="109"/>
+      <c r="G46" s="109"/>
+      <c r="H46" s="109"/>
+      <c r="I46" s="110"/>
+      <c r="J46" s="22"/>
+      <c r="K46" s="111" t="s">
+        <v>59</v>
+      </c>
+      <c r="L46" s="111"/>
+      <c r="M46" s="111"/>
+      <c r="N46" s="111"/>
+      <c r="O46" s="112"/>
+      <c r="P46" s="22"/>
+      <c r="Q46" s="111" t="s">
+        <v>60</v>
+      </c>
+      <c r="R46" s="111"/>
+      <c r="S46" s="111"/>
+      <c r="T46" s="111"/>
+      <c r="U46" s="111"/>
+      <c r="V46" s="22"/>
+      <c r="W46" s="112" t="s">
+        <v>61</v>
+      </c>
+      <c r="X46" s="113"/>
+      <c r="Y46" s="113"/>
+      <c r="Z46" s="113"/>
+      <c r="AA46" s="113"/>
+      <c r="AB46" s="22"/>
+      <c r="AC46" s="112" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD46" s="113"/>
+      <c r="AE46" s="113"/>
+      <c r="AF46" s="113"/>
+      <c r="AG46" s="114"/>
     </row>
-    <row r="33" spans="1:32" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...33 lines deleted...]
-      <c r="AF33" s="146"/>
+    <row r="47" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B47" s="76"/>
+      <c r="C47" s="77"/>
+      <c r="D47" s="81"/>
+      <c r="E47" s="108"/>
+      <c r="F47" s="109"/>
+      <c r="G47" s="109"/>
+      <c r="H47" s="109"/>
+      <c r="I47" s="110"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="115" t="s">
+        <v>63</v>
+      </c>
+      <c r="L47" s="115"/>
+      <c r="M47" s="115"/>
+      <c r="N47" s="115"/>
+      <c r="O47" s="116"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="115" t="s">
+        <v>64</v>
+      </c>
+      <c r="R47" s="115"/>
+      <c r="S47" s="115"/>
+      <c r="T47" s="115"/>
+      <c r="U47" s="116"/>
+      <c r="V47" s="23"/>
+      <c r="W47" s="116" t="s">
+        <v>65</v>
+      </c>
+      <c r="X47" s="117"/>
+      <c r="Y47" s="117"/>
+      <c r="Z47" s="117"/>
+      <c r="AA47" s="117"/>
+      <c r="AB47" s="23"/>
+      <c r="AC47" s="116" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD47" s="117"/>
+      <c r="AE47" s="117"/>
+      <c r="AF47" s="117"/>
+      <c r="AG47" s="118"/>
     </row>
-    <row r="34" spans="1:32" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...31 lines deleted...]
-      <c r="AF34" s="148"/>
+    <row r="48" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B48" s="76"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="81"/>
+      <c r="E48" s="108"/>
+      <c r="F48" s="109"/>
+      <c r="G48" s="109"/>
+      <c r="H48" s="109"/>
+      <c r="I48" s="110"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="L48" s="119"/>
+      <c r="M48" s="119"/>
+      <c r="N48" s="119"/>
+      <c r="O48" s="103"/>
+      <c r="P48" s="24"/>
+      <c r="Q48" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="R48" s="119"/>
+      <c r="S48" s="119"/>
+      <c r="T48" s="119"/>
+      <c r="U48" s="103"/>
+      <c r="V48" s="24"/>
+      <c r="W48" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="X48" s="104"/>
+      <c r="Y48" s="104"/>
+      <c r="Z48" s="104"/>
+      <c r="AA48" s="104"/>
+      <c r="AB48" s="24"/>
+      <c r="AC48" s="103" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD48" s="104"/>
+      <c r="AE48" s="104"/>
+      <c r="AF48" s="104"/>
+      <c r="AG48" s="105"/>
     </row>
-    <row r="35" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...39 lines deleted...]
-      <c r="AF35" s="22"/>
+    <row r="49" spans="1:33" ht="15.75" customHeight="1">
+      <c r="B49" s="76"/>
+      <c r="C49" s="77"/>
+      <c r="D49" s="81"/>
+      <c r="E49" s="93" t="s">
+        <v>71</v>
+      </c>
+      <c r="F49" s="94"/>
+      <c r="G49" s="94"/>
+      <c r="H49" s="94"/>
+      <c r="I49" s="95"/>
+      <c r="J49" s="25"/>
+      <c r="K49" s="96" t="s">
+        <v>72</v>
+      </c>
+      <c r="L49" s="96"/>
+      <c r="M49" s="96"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="97"/>
+      <c r="P49" s="25"/>
+      <c r="Q49" s="96" t="s">
+        <v>73</v>
+      </c>
+      <c r="R49" s="96"/>
+      <c r="S49" s="96"/>
+      <c r="T49" s="96"/>
+      <c r="U49" s="96"/>
+      <c r="V49" s="25"/>
+      <c r="W49" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="X49" s="106"/>
+      <c r="Y49" s="106"/>
+      <c r="Z49" s="106"/>
+      <c r="AA49" s="106"/>
+      <c r="AB49" s="25"/>
+      <c r="AC49" s="97" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD49" s="106"/>
+      <c r="AE49" s="106"/>
+      <c r="AF49" s="106"/>
+      <c r="AG49" s="107"/>
     </row>
-    <row r="36" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF36" s="247"/>
+    <row r="50" spans="1:33" ht="15.75" customHeight="1">
+      <c r="B50" s="76"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="81"/>
+      <c r="E50" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="F50" s="94"/>
+      <c r="G50" s="94"/>
+      <c r="H50" s="94"/>
+      <c r="I50" s="95"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="96" t="s">
+        <v>76</v>
+      </c>
+      <c r="L50" s="96"/>
+      <c r="M50" s="96"/>
+      <c r="N50" s="96"/>
+      <c r="O50" s="97"/>
+      <c r="P50" s="25"/>
+      <c r="Q50" s="128" t="s">
+        <v>77</v>
+      </c>
+      <c r="R50" s="128"/>
+      <c r="S50" s="128"/>
+      <c r="T50" s="128"/>
+      <c r="U50" s="128"/>
+      <c r="V50" s="13"/>
+      <c r="AG50" s="26"/>
     </row>
-    <row r="37" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF37" s="247"/>
+    <row r="51" spans="1:33" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B51" s="76"/>
+      <c r="C51" s="77"/>
+      <c r="D51" s="82"/>
+      <c r="E51" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="F51" s="89"/>
+      <c r="G51" s="89"/>
+      <c r="H51" s="89"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="L51" s="91"/>
+      <c r="M51" s="91"/>
+      <c r="N51" s="91"/>
+      <c r="O51" s="92"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" s="91"/>
+      <c r="S51" s="91"/>
+      <c r="T51" s="91"/>
+      <c r="U51" s="91"/>
+      <c r="V51" s="28"/>
+      <c r="W51" s="29"/>
+      <c r="X51" s="29"/>
+      <c r="Y51" s="29"/>
+      <c r="Z51" s="29"/>
+      <c r="AA51" s="29"/>
+      <c r="AB51" s="29"/>
+      <c r="AC51" s="29"/>
+      <c r="AD51" s="29"/>
+      <c r="AE51" s="29"/>
+      <c r="AF51" s="29"/>
+      <c r="AG51" s="30"/>
     </row>
-    <row r="38" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF38" s="259"/>
+    <row r="52" spans="1:33" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B52" s="76"/>
+      <c r="C52" s="78"/>
+      <c r="D52" s="216" t="s">
+        <v>81</v>
+      </c>
+      <c r="E52" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="F52" s="228"/>
+      <c r="G52" s="228"/>
+      <c r="H52" s="228"/>
+      <c r="I52" s="229"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="218" t="s">
+        <v>83</v>
+      </c>
+      <c r="L52" s="218"/>
+      <c r="M52" s="218"/>
+      <c r="N52" s="218"/>
+      <c r="O52" s="219"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="218" t="s">
+        <v>84</v>
+      </c>
+      <c r="R52" s="218"/>
+      <c r="S52" s="218"/>
+      <c r="T52" s="218"/>
+      <c r="U52" s="218"/>
+      <c r="V52" s="34"/>
+      <c r="W52" s="218" t="s">
+        <v>85</v>
+      </c>
+      <c r="X52" s="218"/>
+      <c r="Y52" s="218"/>
+      <c r="Z52" s="218"/>
+      <c r="AA52" s="219"/>
+      <c r="AB52" s="36"/>
+      <c r="AC52" s="218" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD52" s="218"/>
+      <c r="AE52" s="218"/>
+      <c r="AF52" s="218"/>
+      <c r="AG52" s="219"/>
     </row>
-    <row r="39" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-      <c r="AF39" s="262"/>
+    <row r="53" spans="1:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B53" s="79"/>
+      <c r="C53" s="80"/>
+      <c r="D53" s="217"/>
+      <c r="E53" s="220" t="s">
+        <v>87</v>
+      </c>
+      <c r="F53" s="221"/>
+      <c r="G53" s="221"/>
+      <c r="H53" s="221"/>
+      <c r="I53" s="222"/>
+      <c r="J53" s="35"/>
+      <c r="K53" s="204" t="s">
+        <v>88</v>
+      </c>
+      <c r="L53" s="204"/>
+      <c r="M53" s="204"/>
+      <c r="N53" s="204"/>
+      <c r="O53" s="205"/>
+      <c r="P53" s="35"/>
+      <c r="Q53" s="204" t="s">
+        <v>89</v>
+      </c>
+      <c r="R53" s="204"/>
+      <c r="S53" s="204"/>
+      <c r="T53" s="204"/>
+      <c r="U53" s="204"/>
+      <c r="V53" s="35"/>
+      <c r="W53" s="204" t="s">
+        <v>90</v>
+      </c>
+      <c r="X53" s="204"/>
+      <c r="Y53" s="204"/>
+      <c r="Z53" s="204"/>
+      <c r="AA53" s="205"/>
+      <c r="AB53" s="14"/>
+      <c r="AC53" s="14"/>
+      <c r="AD53" s="14"/>
+      <c r="AE53" s="14"/>
+      <c r="AF53" s="14"/>
+      <c r="AG53" s="32"/>
     </row>
-    <row r="40" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...43 lines deleted...]
-      <c r="AF40" s="267"/>
+    <row r="54" spans="1:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B54" s="208" t="s">
+        <v>94</v>
+      </c>
+      <c r="C54" s="170"/>
+      <c r="D54" s="209"/>
+      <c r="E54" s="209"/>
+      <c r="F54" s="209"/>
+      <c r="G54" s="210"/>
+      <c r="H54" s="33"/>
+      <c r="I54" s="211" t="s">
+        <v>92</v>
+      </c>
+      <c r="J54" s="211"/>
+      <c r="K54" s="211"/>
+      <c r="L54" s="212"/>
+      <c r="M54" s="33"/>
+      <c r="N54" s="211" t="s">
+        <v>93</v>
+      </c>
+      <c r="O54" s="211"/>
+      <c r="P54" s="211"/>
+      <c r="Q54" s="212"/>
+      <c r="R54" s="213" t="s">
+        <v>91</v>
+      </c>
+      <c r="S54" s="209"/>
+      <c r="T54" s="209"/>
+      <c r="U54" s="209"/>
+      <c r="V54" s="209"/>
+      <c r="W54" s="210"/>
+      <c r="X54" s="33"/>
+      <c r="Y54" s="211" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z54" s="211"/>
+      <c r="AA54" s="211"/>
+      <c r="AB54" s="212"/>
+      <c r="AC54" s="33"/>
+      <c r="AD54" s="211" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE54" s="211"/>
+      <c r="AF54" s="211"/>
+      <c r="AG54" s="214"/>
     </row>
-    <row r="41" spans="1:32" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...31 lines deleted...]
-      <c r="AF41" s="268"/>
+    <row r="55" spans="1:33" ht="18" customHeight="1" thickBot="1">
+      <c r="B55" s="72" t="s">
+        <v>95</v>
+      </c>
+      <c r="C55" s="73"/>
+      <c r="D55" s="73"/>
+      <c r="E55" s="73"/>
+      <c r="F55" s="73"/>
+      <c r="G55" s="101"/>
+      <c r="H55" s="73"/>
+      <c r="I55" s="73"/>
+      <c r="J55" s="73"/>
+      <c r="K55" s="73"/>
+      <c r="L55" s="73"/>
+      <c r="M55" s="73"/>
+      <c r="N55" s="73"/>
+      <c r="O55" s="73"/>
+      <c r="P55" s="73"/>
+      <c r="Q55" s="102"/>
+      <c r="R55" s="101" t="s">
+        <v>96</v>
+      </c>
+      <c r="S55" s="73"/>
+      <c r="T55" s="73"/>
+      <c r="U55" s="73"/>
+      <c r="V55" s="102"/>
+      <c r="W55" s="206"/>
+      <c r="X55" s="206"/>
+      <c r="Y55" s="206"/>
+      <c r="Z55" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA55" s="206"/>
+      <c r="AB55" s="206"/>
+      <c r="AC55" s="206"/>
+      <c r="AD55" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE55" s="206"/>
+      <c r="AF55" s="206"/>
+      <c r="AG55" s="207"/>
     </row>
-    <row r="42" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...41 lines deleted...]
-      <c r="AF42" s="25"/>
+    <row r="56" spans="1:33" ht="0.75" customHeight="1" thickTop="1">
+      <c r="A56" s="1"/>
     </row>
-    <row r="43" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-[...417 lines deleted...]
-    <row r="53" spans="1:32" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.4"/>
+    <row r="57" spans="1:33" ht="6" customHeight="1"/>
   </sheetData>
-  <mergeCells count="143">
-[...3 lines deleted...]
-    <mergeCell ref="V50:Z50"/>
+  <mergeCells count="144">
+    <mergeCell ref="D15:E16"/>
+    <mergeCell ref="AG3:AG4"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="B6:AG7"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="B14:C22"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="W3:Z4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="AB3:AC4"/>
+    <mergeCell ref="AD3:AD4"/>
+    <mergeCell ref="AE3:AF4"/>
+    <mergeCell ref="G15:L16"/>
+    <mergeCell ref="G14:L14"/>
+    <mergeCell ref="N14:S14"/>
+    <mergeCell ref="N15:S16"/>
+    <mergeCell ref="U15:W16"/>
+    <mergeCell ref="U17:W18"/>
+    <mergeCell ref="X15:X16"/>
+    <mergeCell ref="AG15:AG16"/>
+    <mergeCell ref="Y15:AF16"/>
+    <mergeCell ref="AB17:AB18"/>
+    <mergeCell ref="B23:C37"/>
+    <mergeCell ref="D23:G27"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:L23"/>
+    <mergeCell ref="N23:Q23"/>
+    <mergeCell ref="H24:AG25"/>
+    <mergeCell ref="H26:AG27"/>
+    <mergeCell ref="D28:G29"/>
+    <mergeCell ref="H28:AG29"/>
+    <mergeCell ref="D30:G31"/>
+    <mergeCell ref="H30:AG31"/>
+    <mergeCell ref="D32:G33"/>
+    <mergeCell ref="H32:AG33"/>
+    <mergeCell ref="D34:G35"/>
+    <mergeCell ref="H34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:N35"/>
+    <mergeCell ref="O34:O35"/>
+    <mergeCell ref="AE34:AG35"/>
+    <mergeCell ref="D36:G37"/>
+    <mergeCell ref="H36:AG37"/>
+    <mergeCell ref="B38:C44"/>
+    <mergeCell ref="D38:G42"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:L38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="H39:AG40"/>
+    <mergeCell ref="H41:AG42"/>
+    <mergeCell ref="P34:R35"/>
+    <mergeCell ref="S34:V35"/>
+    <mergeCell ref="W34:Y35"/>
+    <mergeCell ref="Z34:Z35"/>
+    <mergeCell ref="AA34:AC35"/>
+    <mergeCell ref="AD34:AD35"/>
+    <mergeCell ref="S43:V44"/>
+    <mergeCell ref="W43:Y44"/>
+    <mergeCell ref="Z43:Z44"/>
+    <mergeCell ref="AA43:AC44"/>
+    <mergeCell ref="AD43:AD44"/>
+    <mergeCell ref="AE43:AG44"/>
+    <mergeCell ref="D43:G44"/>
+    <mergeCell ref="H43:J44"/>
+    <mergeCell ref="K43:K44"/>
+    <mergeCell ref="L43:N44"/>
+    <mergeCell ref="O43:O44"/>
+    <mergeCell ref="P43:R44"/>
+    <mergeCell ref="W46:AA46"/>
+    <mergeCell ref="AC46:AG46"/>
+    <mergeCell ref="K47:O47"/>
+    <mergeCell ref="Q47:U47"/>
+    <mergeCell ref="W47:AA47"/>
+    <mergeCell ref="AC47:AG47"/>
+    <mergeCell ref="B45:C53"/>
+    <mergeCell ref="D45:D51"/>
+    <mergeCell ref="E45:I45"/>
+    <mergeCell ref="K45:O45"/>
+    <mergeCell ref="Q45:U45"/>
+    <mergeCell ref="E46:I48"/>
+    <mergeCell ref="K46:O46"/>
+    <mergeCell ref="Q46:U46"/>
+    <mergeCell ref="K48:O48"/>
+    <mergeCell ref="Q48:U48"/>
+    <mergeCell ref="E50:I50"/>
+    <mergeCell ref="K50:O50"/>
+    <mergeCell ref="Q50:U50"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="K51:O51"/>
+    <mergeCell ref="Q51:U51"/>
+    <mergeCell ref="W48:AA48"/>
+    <mergeCell ref="AC48:AG48"/>
+    <mergeCell ref="E49:I49"/>
+    <mergeCell ref="K49:O49"/>
+    <mergeCell ref="Q49:U49"/>
+    <mergeCell ref="W49:AA49"/>
+    <mergeCell ref="AC49:AG49"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="E52:I52"/>
+    <mergeCell ref="K52:O52"/>
     <mergeCell ref="Q52:U52"/>
-    <mergeCell ref="A52:E52"/>
-[...136 lines deleted...]
-    <mergeCell ref="F13:N13"/>
+    <mergeCell ref="W52:AA52"/>
+    <mergeCell ref="AC52:AG52"/>
+    <mergeCell ref="E53:I53"/>
+    <mergeCell ref="K53:O53"/>
+    <mergeCell ref="Q53:U53"/>
+    <mergeCell ref="W53:AA53"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="G55:Q55"/>
+    <mergeCell ref="R55:V55"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="AA55:AC55"/>
+    <mergeCell ref="AE55:AG55"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="I54:L54"/>
+    <mergeCell ref="N54:Q54"/>
+    <mergeCell ref="R54:W54"/>
+    <mergeCell ref="Y54:AB54"/>
+    <mergeCell ref="AD54:AG54"/>
+    <mergeCell ref="M14:M16"/>
+    <mergeCell ref="J17:K18"/>
+    <mergeCell ref="T15:T18"/>
+    <mergeCell ref="T14:V14"/>
+    <mergeCell ref="R17:R18"/>
+    <mergeCell ref="AC17:AC18"/>
+    <mergeCell ref="AE17:AE18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="D19:E20"/>
+    <mergeCell ref="F19:U20"/>
+    <mergeCell ref="V19:W20"/>
+    <mergeCell ref="AB19:AE20"/>
+    <mergeCell ref="AF19:AG20"/>
+    <mergeCell ref="D21:G22"/>
+    <mergeCell ref="X21:AC22"/>
+    <mergeCell ref="AG17:AG18"/>
+    <mergeCell ref="AD17:AD18"/>
+    <mergeCell ref="AF17:AF18"/>
+    <mergeCell ref="D17:E18"/>
+    <mergeCell ref="M17:N18"/>
+    <mergeCell ref="P17:Q18"/>
+    <mergeCell ref="H21:W22"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.15748031496062992" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4097" r:id="rId4" name="Check Box 1">
+            <control shapeId="5121" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4098" r:id="rId5" name="Check Box 2">
+            <control shapeId="5122" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4099" r:id="rId6" name="Check Box 3">
+            <control shapeId="5124" r:id="rId6" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4100" r:id="rId7" name="Check Box 4">
+            <control shapeId="5125" r:id="rId7" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4101" r:id="rId8" name="Check Box 5">
+            <control shapeId="5126" r:id="rId8" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4102" r:id="rId9" name="Check Box 6">
+            <control shapeId="5127" r:id="rId9" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...4 lines deleted...]
-                  <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
-[...16 lines deleted...]
-                    <xdr:row>46</xdr:row>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>49</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>48</xdr:row>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>51</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4104" r:id="rId11" name="Check Box 8">
+            <control shapeId="5128" r:id="rId10" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>47</xdr:row>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>50</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...1 lines deleted...]
-                    <xdr:row>49</xdr:row>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>52</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4105" r:id="rId12" name="Check Box 9">
+            <control shapeId="5129" r:id="rId11" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>53</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4106" r:id="rId13" name="Check Box 10">
+            <control shapeId="5130" r:id="rId12" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4107" r:id="rId14" name="Check Box 11">
+            <control shapeId="5131" r:id="rId13" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4108" r:id="rId15" name="Check Box 12">
+            <control shapeId="5132" r:id="rId14" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4109" r:id="rId16" name="Check Box 13">
+            <control shapeId="5133" r:id="rId15" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4110" r:id="rId17" name="Check Box 14">
+            <control shapeId="5134" r:id="rId16" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>53</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4111" r:id="rId18" name="Check Box 15">
+            <control shapeId="5135" r:id="rId17" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4112" r:id="rId19" name="Check Box 16">
+            <control shapeId="5137" r:id="rId18" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4113" r:id="rId20" name="Check Box 17">
+            <control shapeId="5138" r:id="rId19" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4114" r:id="rId21" name="Check Box 18">
+            <control shapeId="5139" r:id="rId20" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4115" r:id="rId22" name="Check Box 19">
+            <control shapeId="5140" r:id="rId21" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4116" r:id="rId23" name="Check Box 20">
+            <control shapeId="5141" r:id="rId22" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4117" r:id="rId24" name="Check Box 21">
+            <control shapeId="5142" r:id="rId23" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>53</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4118" r:id="rId25" name="Check Box 22">
+            <control shapeId="5143" r:id="rId24" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4119" r:id="rId26" name="Check Box 23">
+            <control shapeId="5144" r:id="rId25" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4120" r:id="rId27" name="Check Box 24">
+            <control shapeId="5145" r:id="rId26" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4121" r:id="rId28" name="Check Box 25">
+            <control shapeId="5146" r:id="rId27" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>26</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4122" r:id="rId29" name="Check Box 26">
+            <control shapeId="5147" r:id="rId28" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4123" r:id="rId30" name="Check Box 27">
+            <control shapeId="5148" r:id="rId29" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4124" r:id="rId31" name="Check Box 28">
+            <control shapeId="5151" r:id="rId30" name="Check Box 31">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4125" r:id="rId32" name="Check Box 29">
+            <control shapeId="5152" r:id="rId31" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>26</xdr:col>
+                    <xdr:col>5</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
-                    <xdr:row>12</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:row>16</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>114300</xdr:rowOff>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4126" r:id="rId33" name="Check Box 30">
+            <control shapeId="5157" r:id="rId32" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>29</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>76200</xdr:rowOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>30</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4127" r:id="rId34" name="Check Box 31">
+            <control shapeId="5158" r:id="rId33" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4128" r:id="rId35" name="Check Box 32">
+            <control shapeId="5159" r:id="rId34" name="Check Box 39">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4129" r:id="rId36" name="Check Box 33">
+            <control shapeId="5160" r:id="rId35" name="Check Box 40">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4130" r:id="rId37" name="Check Box 34">
+            <control shapeId="5161" r:id="rId36" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4131" r:id="rId38" name="Check Box 35">
+            <control shapeId="5163" r:id="rId37" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>20</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4132" r:id="rId39" name="Check Box 36">
+            <control shapeId="5164" r:id="rId38" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>24</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4133" r:id="rId40" name="Check Box 37">
+            <control shapeId="5166" r:id="rId39" name="Check Box 46">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4134" r:id="rId41" name="Check Box 38">
+            <control shapeId="5170" r:id="rId40" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4135" r:id="rId42" name="Check Box 39">
+            <control shapeId="5171" r:id="rId41" name="Check Box 51">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>16</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4136" r:id="rId43" name="Check Box 40">
+            <control shapeId="5172" r:id="rId42" name="Check Box 52">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>22</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4137" r:id="rId44" name="Check Box 41">
+            <control shapeId="5173" r:id="rId43" name="Check Box 53">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5174" r:id="rId44" name="Check Box 54">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>167640</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>167640</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>22</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5175" r:id="rId45" name="Check Box 55">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5176" r:id="rId46" name="Check Box 56">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="5177" r:id="rId47" name="Check Box 57">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>167640</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9520653-BE1C-4934-A4A5-E4604DABE206}">
+  <dimension ref="A1:AR57"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AZ21" sqref="AY21:AZ21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.59765625" defaultRowHeight="15.75" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="0.59765625" style="3" customWidth="1"/>
+    <col min="2" max="33" width="2.59765625" style="1"/>
+    <col min="34" max="34" width="0.5" style="1" customWidth="1"/>
+    <col min="35" max="16384" width="2.59765625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:44" ht="0.75" customHeight="1"/>
+    <row r="2" spans="2:44" ht="15.75" customHeight="1">
+      <c r="AG2" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B3" s="187" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="188"/>
+      <c r="D3" s="188"/>
+      <c r="E3" s="188"/>
+      <c r="F3" s="188"/>
+      <c r="G3" s="188"/>
+      <c r="H3" s="188"/>
+      <c r="I3" s="188"/>
+      <c r="J3" s="188"/>
+      <c r="K3" s="188"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="W3" s="254"/>
+      <c r="X3" s="254"/>
+      <c r="Y3" s="254"/>
+      <c r="Z3" s="254"/>
+      <c r="AA3" s="165" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB3" s="254"/>
+      <c r="AC3" s="254"/>
+      <c r="AD3" s="165" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE3" s="254"/>
+      <c r="AF3" s="254"/>
+      <c r="AG3" s="165" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B4" s="187" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="188"/>
+      <c r="D4" s="188"/>
+      <c r="E4" s="188"/>
+      <c r="F4" s="188"/>
+      <c r="G4" s="188"/>
+      <c r="H4" s="188"/>
+      <c r="I4" s="188"/>
+      <c r="J4" s="188"/>
+      <c r="K4" s="188"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="W4" s="254"/>
+      <c r="X4" s="254"/>
+      <c r="Y4" s="254"/>
+      <c r="Z4" s="254"/>
+      <c r="AA4" s="165"/>
+      <c r="AB4" s="254"/>
+      <c r="AC4" s="254"/>
+      <c r="AD4" s="165"/>
+      <c r="AE4" s="254"/>
+      <c r="AF4" s="254"/>
+      <c r="AG4" s="165"/>
+      <c r="AI4" s="4"/>
+      <c r="AJ4" s="4"/>
+      <c r="AK4" s="4"/>
+      <c r="AL4" s="4"/>
+      <c r="AM4" s="4"/>
+      <c r="AN4" s="4"/>
+      <c r="AO4" s="4"/>
+      <c r="AP4" s="4"/>
+      <c r="AQ4" s="4"/>
+      <c r="AR4" s="4"/>
+    </row>
+    <row r="5" spans="2:44" ht="9" customHeight="1">
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="3"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="7"/>
+      <c r="AI5" s="4"/>
+      <c r="AJ5" s="4"/>
+      <c r="AK5" s="4"/>
+      <c r="AL5" s="4"/>
+      <c r="AM5" s="4"/>
+      <c r="AN5" s="4"/>
+      <c r="AO5" s="4"/>
+      <c r="AP5" s="4"/>
+      <c r="AQ5" s="4"/>
+      <c r="AR5" s="4"/>
+    </row>
+    <row r="6" spans="2:44" ht="13.2" customHeight="1">
+      <c r="B6" s="189" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="189"/>
+      <c r="D6" s="189"/>
+      <c r="E6" s="189"/>
+      <c r="F6" s="189"/>
+      <c r="G6" s="189"/>
+      <c r="H6" s="189"/>
+      <c r="I6" s="189"/>
+      <c r="J6" s="189"/>
+      <c r="K6" s="189"/>
+      <c r="L6" s="189"/>
+      <c r="M6" s="189"/>
+      <c r="N6" s="189"/>
+      <c r="O6" s="189"/>
+      <c r="P6" s="189"/>
+      <c r="Q6" s="189"/>
+      <c r="R6" s="189"/>
+      <c r="S6" s="189"/>
+      <c r="T6" s="189"/>
+      <c r="U6" s="189"/>
+      <c r="V6" s="189"/>
+      <c r="W6" s="189"/>
+      <c r="X6" s="189"/>
+      <c r="Y6" s="189"/>
+      <c r="Z6" s="189"/>
+      <c r="AA6" s="189"/>
+      <c r="AB6" s="189"/>
+      <c r="AC6" s="189"/>
+      <c r="AD6" s="189"/>
+      <c r="AE6" s="189"/>
+      <c r="AF6" s="189"/>
+      <c r="AG6" s="189"/>
+      <c r="AI6" s="4"/>
+      <c r="AJ6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="4"/>
+      <c r="AM6" s="4"/>
+      <c r="AN6" s="4"/>
+      <c r="AO6" s="4"/>
+      <c r="AP6" s="4"/>
+      <c r="AQ6" s="4"/>
+      <c r="AR6" s="4"/>
+    </row>
+    <row r="7" spans="2:44" ht="13.2" customHeight="1">
+      <c r="B7" s="189"/>
+      <c r="C7" s="189"/>
+      <c r="D7" s="189"/>
+      <c r="E7" s="189"/>
+      <c r="F7" s="189"/>
+      <c r="G7" s="189"/>
+      <c r="H7" s="189"/>
+      <c r="I7" s="189"/>
+      <c r="J7" s="189"/>
+      <c r="K7" s="189"/>
+      <c r="L7" s="189"/>
+      <c r="M7" s="189"/>
+      <c r="N7" s="189"/>
+      <c r="O7" s="189"/>
+      <c r="P7" s="189"/>
+      <c r="Q7" s="189"/>
+      <c r="R7" s="189"/>
+      <c r="S7" s="189"/>
+      <c r="T7" s="189"/>
+      <c r="U7" s="189"/>
+      <c r="V7" s="189"/>
+      <c r="W7" s="189"/>
+      <c r="X7" s="189"/>
+      <c r="Y7" s="189"/>
+      <c r="Z7" s="189"/>
+      <c r="AA7" s="189"/>
+      <c r="AB7" s="189"/>
+      <c r="AC7" s="189"/>
+      <c r="AD7" s="189"/>
+      <c r="AE7" s="189"/>
+      <c r="AF7" s="189"/>
+      <c r="AG7" s="189"/>
+    </row>
+    <row r="8" spans="2:44" s="10" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="9"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="9"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="9"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="9"/>
+      <c r="AH8" s="11"/>
+    </row>
+    <row r="9" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="W9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Y9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AA9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AC9" s="11"/>
+      <c r="AD9" s="11"/>
+      <c r="AE9" s="11"/>
+    </row>
+    <row r="10" spans="2:44" ht="4.8" customHeight="1">
+      <c r="B10" s="11"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+      <c r="R10" s="11"/>
+      <c r="S10" s="12"/>
+      <c r="T10" s="11"/>
+      <c r="U10" s="11"/>
+      <c r="V10" s="11"/>
+      <c r="W10" s="11"/>
+      <c r="X10" s="11"/>
+      <c r="Y10" s="11"/>
+      <c r="Z10" s="11"/>
+      <c r="AA10" s="11"/>
+      <c r="AB10" s="11"/>
+      <c r="AC10" s="11"/>
+      <c r="AD10" s="11"/>
+      <c r="AE10" s="11"/>
+    </row>
+    <row r="11" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="190" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="190"/>
+      <c r="F11" s="190"/>
+      <c r="G11" s="190"/>
+      <c r="H11" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="12"/>
+      <c r="T11" s="11"/>
+      <c r="U11" s="11"/>
+      <c r="V11" s="11"/>
+      <c r="W11" s="11"/>
+      <c r="X11" s="11"/>
+      <c r="Y11" s="11"/>
+      <c r="Z11" s="11"/>
+      <c r="AA11" s="11"/>
+      <c r="AB11" s="11"/>
+      <c r="AC11" s="11"/>
+      <c r="AD11" s="11"/>
+      <c r="AE11" s="11"/>
+    </row>
+    <row r="12" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+      <c r="AB12" s="11"/>
+      <c r="AC12" s="11"/>
+      <c r="AD12" s="11"/>
+      <c r="AE12" s="11"/>
+    </row>
+    <row r="13" spans="2:44" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B13" s="11"/>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+      <c r="V13" s="11"/>
+      <c r="W13" s="11"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
+      <c r="AA13" s="11"/>
+      <c r="AB13" s="11"/>
+      <c r="AC13" s="11"/>
+      <c r="AD13" s="11"/>
+      <c r="AE13" s="11"/>
+    </row>
+    <row r="14" spans="2:44" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B14" s="191" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="192"/>
+      <c r="D14" s="193" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="202"/>
+      <c r="F14" s="195" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="325" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="326"/>
+      <c r="I14" s="326"/>
+      <c r="J14" s="326"/>
+      <c r="K14" s="326"/>
+      <c r="L14" s="327"/>
+      <c r="M14" s="195" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="325" t="s">
+        <v>17</v>
+      </c>
+      <c r="O14" s="326"/>
+      <c r="P14" s="326"/>
+      <c r="Q14" s="326"/>
+      <c r="R14" s="326"/>
+      <c r="S14" s="326"/>
+      <c r="T14" s="306" t="s">
+        <v>18</v>
+      </c>
+      <c r="U14" s="307"/>
+      <c r="V14" s="308"/>
+      <c r="W14" s="52"/>
+      <c r="X14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y14" s="52"/>
+      <c r="Z14" s="53"/>
+      <c r="AA14" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB14" s="54"/>
+      <c r="AC14" s="54"/>
+      <c r="AD14" s="54"/>
+      <c r="AE14" s="54"/>
+      <c r="AF14" s="54"/>
+      <c r="AG14" s="55"/>
+    </row>
+    <row r="15" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B15" s="76"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="197" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="260"/>
+      <c r="F15" s="196"/>
+      <c r="G15" s="309" t="s">
+        <v>112</v>
+      </c>
+      <c r="H15" s="310"/>
+      <c r="I15" s="310"/>
+      <c r="J15" s="310"/>
+      <c r="K15" s="310"/>
+      <c r="L15" s="311"/>
+      <c r="M15" s="196"/>
+      <c r="N15" s="309" t="s">
+        <v>113</v>
+      </c>
+      <c r="O15" s="314"/>
+      <c r="P15" s="314"/>
+      <c r="Q15" s="314"/>
+      <c r="R15" s="314"/>
+      <c r="S15" s="314"/>
+      <c r="T15" s="317" t="s">
+        <v>100</v>
+      </c>
+      <c r="U15" s="199" t="s">
+        <v>105</v>
+      </c>
+      <c r="V15" s="320"/>
+      <c r="W15" s="320"/>
+      <c r="X15" s="291" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y15" s="293" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z15" s="294"/>
+      <c r="AA15" s="294"/>
+      <c r="AB15" s="294"/>
+      <c r="AC15" s="294"/>
+      <c r="AD15" s="294"/>
+      <c r="AE15" s="294"/>
+      <c r="AF15" s="294"/>
+      <c r="AG15" s="201" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="2:44" ht="15.75" customHeight="1">
+      <c r="B16" s="76"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="127"/>
+      <c r="E16" s="123"/>
+      <c r="F16" s="258"/>
+      <c r="G16" s="312"/>
+      <c r="H16" s="286"/>
+      <c r="I16" s="286"/>
+      <c r="J16" s="286"/>
+      <c r="K16" s="286"/>
+      <c r="L16" s="313"/>
+      <c r="M16" s="258"/>
+      <c r="N16" s="315"/>
+      <c r="O16" s="316"/>
+      <c r="P16" s="316"/>
+      <c r="Q16" s="316"/>
+      <c r="R16" s="316"/>
+      <c r="S16" s="316"/>
+      <c r="T16" s="318"/>
+      <c r="U16" s="321"/>
+      <c r="V16" s="322"/>
+      <c r="W16" s="322"/>
+      <c r="X16" s="292"/>
+      <c r="Y16" s="295"/>
+      <c r="Z16" s="295"/>
+      <c r="AA16" s="295"/>
+      <c r="AB16" s="295"/>
+      <c r="AC16" s="295"/>
+      <c r="AD16" s="295"/>
+      <c r="AE16" s="295"/>
+      <c r="AF16" s="295"/>
+      <c r="AG16" s="296"/>
+    </row>
+    <row r="17" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="199" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="256"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="51" t="s">
+        <v>101</v>
+      </c>
+      <c r="H17" s="40"/>
+      <c r="I17" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="J17" s="297">
+        <v>11</v>
+      </c>
+      <c r="K17" s="298"/>
+      <c r="L17" s="259" t="s">
+        <v>23</v>
+      </c>
+      <c r="M17" s="323">
+        <v>5</v>
+      </c>
+      <c r="N17" s="323"/>
+      <c r="O17" s="259" t="s">
+        <v>23</v>
+      </c>
+      <c r="P17" s="323">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="323"/>
+      <c r="R17" s="259" t="s">
+        <v>104</v>
+      </c>
+      <c r="S17" s="40"/>
+      <c r="T17" s="318"/>
+      <c r="U17" s="300" t="s">
+        <v>106</v>
+      </c>
+      <c r="V17" s="301"/>
+      <c r="W17" s="302"/>
+      <c r="X17" s="59"/>
+      <c r="Y17" s="60" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z17" s="50"/>
+      <c r="AA17" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB17" s="274">
+        <v>8</v>
+      </c>
+      <c r="AC17" s="272" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD17" s="274">
+        <v>4</v>
+      </c>
+      <c r="AE17" s="272" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF17" s="274">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="276" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B18" s="76"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="146"/>
+      <c r="E18" s="147"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="42"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="299"/>
+      <c r="K18" s="299"/>
+      <c r="L18" s="257"/>
+      <c r="M18" s="324"/>
+      <c r="N18" s="324"/>
+      <c r="O18" s="257"/>
+      <c r="P18" s="324"/>
+      <c r="Q18" s="324"/>
+      <c r="R18" s="257"/>
+      <c r="S18" s="42"/>
+      <c r="T18" s="319"/>
+      <c r="U18" s="303"/>
+      <c r="V18" s="304"/>
+      <c r="W18" s="305"/>
+      <c r="X18" s="61"/>
+      <c r="Y18" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z18" s="62"/>
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="275"/>
+      <c r="AC18" s="273"/>
+      <c r="AD18" s="275"/>
+      <c r="AE18" s="273"/>
+      <c r="AF18" s="275"/>
+      <c r="AG18" s="277"/>
+    </row>
+    <row r="19" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B19" s="76"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="199" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="200"/>
+      <c r="F19" s="278" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" s="279"/>
+      <c r="H19" s="279"/>
+      <c r="I19" s="279"/>
+      <c r="J19" s="279"/>
+      <c r="K19" s="279"/>
+      <c r="L19" s="279"/>
+      <c r="M19" s="279"/>
+      <c r="N19" s="279"/>
+      <c r="O19" s="279"/>
+      <c r="P19" s="279"/>
+      <c r="Q19" s="279"/>
+      <c r="R19" s="279"/>
+      <c r="S19" s="280"/>
+      <c r="T19" s="280"/>
+      <c r="U19" s="281"/>
+      <c r="V19" s="143" t="s">
+        <v>28</v>
+      </c>
+      <c r="W19" s="145"/>
+      <c r="X19" s="37"/>
+      <c r="Y19" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z19" s="38"/>
+      <c r="AA19" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB19" s="203">
+        <v>7</v>
+      </c>
+      <c r="AC19" s="286"/>
+      <c r="AD19" s="286"/>
+      <c r="AE19" s="286"/>
+      <c r="AF19" s="255" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG19" s="288"/>
+    </row>
+    <row r="20" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B20" s="76"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="146"/>
+      <c r="E20" s="148"/>
+      <c r="F20" s="282"/>
+      <c r="G20" s="283"/>
+      <c r="H20" s="283"/>
+      <c r="I20" s="283"/>
+      <c r="J20" s="283"/>
+      <c r="K20" s="283"/>
+      <c r="L20" s="283"/>
+      <c r="M20" s="283"/>
+      <c r="N20" s="283"/>
+      <c r="O20" s="283"/>
+      <c r="P20" s="283"/>
+      <c r="Q20" s="283"/>
+      <c r="R20" s="283"/>
+      <c r="S20" s="284"/>
+      <c r="T20" s="284"/>
+      <c r="U20" s="285"/>
+      <c r="V20" s="146"/>
+      <c r="W20" s="148"/>
+      <c r="X20" s="57"/>
+      <c r="Y20" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z20" s="58"/>
+      <c r="AA20" s="44"/>
+      <c r="AB20" s="287"/>
+      <c r="AC20" s="287"/>
+      <c r="AD20" s="287"/>
+      <c r="AE20" s="287"/>
+      <c r="AF20" s="289"/>
+      <c r="AG20" s="290"/>
+    </row>
+    <row r="21" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B21" s="76"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="129" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" s="130"/>
+      <c r="F21" s="269"/>
+      <c r="G21" s="270"/>
+      <c r="H21" s="267" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="268"/>
+      <c r="J21" s="268"/>
+      <c r="K21" s="268"/>
+      <c r="L21" s="268"/>
+      <c r="M21" s="268"/>
+      <c r="N21" s="268"/>
+      <c r="O21" s="268"/>
+      <c r="P21" s="268"/>
+      <c r="Q21" s="268"/>
+      <c r="R21" s="268"/>
+      <c r="S21" s="268"/>
+      <c r="T21" s="268"/>
+      <c r="U21" s="268"/>
+      <c r="V21" s="64"/>
+      <c r="W21" s="65"/>
+      <c r="X21" s="129" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y21" s="269"/>
+      <c r="Z21" s="269"/>
+      <c r="AA21" s="269"/>
+      <c r="AB21" s="269"/>
+      <c r="AC21" s="270"/>
+      <c r="AD21" s="66"/>
+      <c r="AE21" s="67"/>
+      <c r="AF21" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG21" s="46"/>
+    </row>
+    <row r="22" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B22" s="79"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="403"/>
+      <c r="G22" s="408"/>
+      <c r="H22" s="410"/>
+      <c r="I22" s="411"/>
+      <c r="J22" s="411"/>
+      <c r="K22" s="411"/>
+      <c r="L22" s="411"/>
+      <c r="M22" s="411"/>
+      <c r="N22" s="411"/>
+      <c r="O22" s="411"/>
+      <c r="P22" s="411"/>
+      <c r="Q22" s="411"/>
+      <c r="R22" s="411"/>
+      <c r="S22" s="411"/>
+      <c r="T22" s="411"/>
+      <c r="U22" s="411"/>
+      <c r="V22" s="412"/>
+      <c r="W22" s="413"/>
+      <c r="X22" s="407"/>
+      <c r="Y22" s="403"/>
+      <c r="Z22" s="403"/>
+      <c r="AA22" s="403"/>
+      <c r="AB22" s="403"/>
+      <c r="AC22" s="408"/>
+      <c r="AD22" s="414"/>
+      <c r="AE22" s="415"/>
+      <c r="AF22" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG22" s="49"/>
+    </row>
+    <row r="23" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B23" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="75"/>
+      <c r="D23" s="143" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="144"/>
+      <c r="F23" s="144"/>
+      <c r="G23" s="145"/>
+      <c r="H23" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="I23" s="123"/>
+      <c r="J23" s="271">
+        <v>760</v>
+      </c>
+      <c r="K23" s="271"/>
+      <c r="L23" s="271"/>
+      <c r="M23" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="N23" s="121" t="s">
+        <v>34</v>
+      </c>
+      <c r="O23" s="121"/>
+      <c r="P23" s="121"/>
+      <c r="Q23" s="125"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="16"/>
+      <c r="T23" s="16"/>
+      <c r="U23" s="16"/>
+      <c r="V23" s="16"/>
+      <c r="W23" s="16"/>
+      <c r="X23" s="16"/>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+      <c r="AC23" s="16"/>
+      <c r="AD23" s="16"/>
+      <c r="AE23" s="16"/>
+      <c r="AF23" s="16"/>
+      <c r="AG23" s="39"/>
+    </row>
+    <row r="24" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B24" s="76"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="143"/>
+      <c r="E24" s="144"/>
+      <c r="F24" s="144"/>
+      <c r="G24" s="145"/>
+      <c r="H24" s="155" t="s">
+        <v>115</v>
+      </c>
+      <c r="I24" s="155"/>
+      <c r="J24" s="155"/>
+      <c r="K24" s="155"/>
+      <c r="L24" s="155"/>
+      <c r="M24" s="155"/>
+      <c r="N24" s="155"/>
+      <c r="O24" s="155"/>
+      <c r="P24" s="155"/>
+      <c r="Q24" s="155"/>
+      <c r="R24" s="155"/>
+      <c r="S24" s="155"/>
+      <c r="T24" s="155"/>
+      <c r="U24" s="155"/>
+      <c r="V24" s="155"/>
+      <c r="W24" s="155"/>
+      <c r="X24" s="155"/>
+      <c r="Y24" s="155"/>
+      <c r="Z24" s="155"/>
+      <c r="AA24" s="155"/>
+      <c r="AB24" s="155"/>
+      <c r="AC24" s="155"/>
+      <c r="AD24" s="155"/>
+      <c r="AE24" s="155"/>
+      <c r="AF24" s="155"/>
+      <c r="AG24" s="156"/>
+    </row>
+    <row r="25" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B25" s="76"/>
+      <c r="C25" s="77"/>
+      <c r="D25" s="143"/>
+      <c r="E25" s="144"/>
+      <c r="F25" s="144"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="155"/>
+      <c r="I25" s="155"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="155"/>
+      <c r="L25" s="155"/>
+      <c r="M25" s="155"/>
+      <c r="N25" s="155"/>
+      <c r="O25" s="155"/>
+      <c r="P25" s="155"/>
+      <c r="Q25" s="155"/>
+      <c r="R25" s="155"/>
+      <c r="S25" s="155"/>
+      <c r="T25" s="155"/>
+      <c r="U25" s="155"/>
+      <c r="V25" s="155"/>
+      <c r="W25" s="155"/>
+      <c r="X25" s="155"/>
+      <c r="Y25" s="155"/>
+      <c r="Z25" s="155"/>
+      <c r="AA25" s="155"/>
+      <c r="AB25" s="155"/>
+      <c r="AC25" s="155"/>
+      <c r="AD25" s="155"/>
+      <c r="AE25" s="155"/>
+      <c r="AF25" s="155"/>
+      <c r="AG25" s="156"/>
+    </row>
+    <row r="26" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B26" s="76"/>
+      <c r="C26" s="77"/>
+      <c r="D26" s="143"/>
+      <c r="E26" s="144"/>
+      <c r="F26" s="144"/>
+      <c r="G26" s="145"/>
+      <c r="H26" s="173"/>
+      <c r="I26" s="174"/>
+      <c r="J26" s="174"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="174"/>
+      <c r="P26" s="174"/>
+      <c r="Q26" s="174"/>
+      <c r="R26" s="174"/>
+      <c r="S26" s="174"/>
+      <c r="T26" s="174"/>
+      <c r="U26" s="174"/>
+      <c r="V26" s="174"/>
+      <c r="W26" s="174"/>
+      <c r="X26" s="174"/>
+      <c r="Y26" s="174"/>
+      <c r="Z26" s="174"/>
+      <c r="AA26" s="174"/>
+      <c r="AB26" s="174"/>
+      <c r="AC26" s="174"/>
+      <c r="AD26" s="174"/>
+      <c r="AE26" s="174"/>
+      <c r="AF26" s="174"/>
+      <c r="AG26" s="175"/>
+    </row>
+    <row r="27" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B27" s="76"/>
+      <c r="C27" s="77"/>
+      <c r="D27" s="146"/>
+      <c r="E27" s="147"/>
+      <c r="F27" s="147"/>
+      <c r="G27" s="148"/>
+      <c r="H27" s="176"/>
+      <c r="I27" s="177"/>
+      <c r="J27" s="177"/>
+      <c r="K27" s="177"/>
+      <c r="L27" s="177"/>
+      <c r="M27" s="177"/>
+      <c r="N27" s="177"/>
+      <c r="O27" s="177"/>
+      <c r="P27" s="177"/>
+      <c r="Q27" s="177"/>
+      <c r="R27" s="177"/>
+      <c r="S27" s="177"/>
+      <c r="T27" s="177"/>
+      <c r="U27" s="177"/>
+      <c r="V27" s="177"/>
+      <c r="W27" s="177"/>
+      <c r="X27" s="177"/>
+      <c r="Y27" s="177"/>
+      <c r="Z27" s="177"/>
+      <c r="AA27" s="177"/>
+      <c r="AB27" s="177"/>
+      <c r="AC27" s="177"/>
+      <c r="AD27" s="177"/>
+      <c r="AE27" s="177"/>
+      <c r="AF27" s="177"/>
+      <c r="AG27" s="178"/>
+    </row>
+    <row r="28" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B28" s="76"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" s="122"/>
+      <c r="F28" s="122"/>
+      <c r="G28" s="163"/>
+      <c r="H28" s="152" t="s">
+        <v>116</v>
+      </c>
+      <c r="I28" s="152"/>
+      <c r="J28" s="152"/>
+      <c r="K28" s="152"/>
+      <c r="L28" s="152"/>
+      <c r="M28" s="152"/>
+      <c r="N28" s="152"/>
+      <c r="O28" s="152"/>
+      <c r="P28" s="152"/>
+      <c r="Q28" s="152"/>
+      <c r="R28" s="152"/>
+      <c r="S28" s="152"/>
+      <c r="T28" s="152"/>
+      <c r="U28" s="152"/>
+      <c r="V28" s="152"/>
+      <c r="W28" s="152"/>
+      <c r="X28" s="152"/>
+      <c r="Y28" s="152"/>
+      <c r="Z28" s="152"/>
+      <c r="AA28" s="152"/>
+      <c r="AB28" s="152"/>
+      <c r="AC28" s="152"/>
+      <c r="AD28" s="152"/>
+      <c r="AE28" s="152"/>
+      <c r="AF28" s="152"/>
+      <c r="AG28" s="153"/>
+    </row>
+    <row r="29" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B29" s="76"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="127"/>
+      <c r="E29" s="123"/>
+      <c r="F29" s="123"/>
+      <c r="G29" s="169"/>
+      <c r="H29" s="179"/>
+      <c r="I29" s="179"/>
+      <c r="J29" s="179"/>
+      <c r="K29" s="179"/>
+      <c r="L29" s="179"/>
+      <c r="M29" s="179"/>
+      <c r="N29" s="179"/>
+      <c r="O29" s="179"/>
+      <c r="P29" s="179"/>
+      <c r="Q29" s="179"/>
+      <c r="R29" s="179"/>
+      <c r="S29" s="179"/>
+      <c r="T29" s="179"/>
+      <c r="U29" s="179"/>
+      <c r="V29" s="179"/>
+      <c r="W29" s="179"/>
+      <c r="X29" s="179"/>
+      <c r="Y29" s="179"/>
+      <c r="Z29" s="179"/>
+      <c r="AA29" s="179"/>
+      <c r="AB29" s="179"/>
+      <c r="AC29" s="179"/>
+      <c r="AD29" s="179"/>
+      <c r="AE29" s="179"/>
+      <c r="AF29" s="179"/>
+      <c r="AG29" s="180"/>
+    </row>
+    <row r="30" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B30" s="76"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="122"/>
+      <c r="F30" s="122"/>
+      <c r="G30" s="163"/>
+      <c r="H30" s="152" t="s">
+        <v>117</v>
+      </c>
+      <c r="I30" s="152"/>
+      <c r="J30" s="152"/>
+      <c r="K30" s="152"/>
+      <c r="L30" s="152"/>
+      <c r="M30" s="152"/>
+      <c r="N30" s="152"/>
+      <c r="O30" s="152"/>
+      <c r="P30" s="152"/>
+      <c r="Q30" s="152"/>
+      <c r="R30" s="152"/>
+      <c r="S30" s="152"/>
+      <c r="T30" s="152"/>
+      <c r="U30" s="152"/>
+      <c r="V30" s="152"/>
+      <c r="W30" s="152"/>
+      <c r="X30" s="152"/>
+      <c r="Y30" s="152"/>
+      <c r="Z30" s="152"/>
+      <c r="AA30" s="152"/>
+      <c r="AB30" s="152"/>
+      <c r="AC30" s="152"/>
+      <c r="AD30" s="152"/>
+      <c r="AE30" s="152"/>
+      <c r="AF30" s="152"/>
+      <c r="AG30" s="153"/>
+    </row>
+    <row r="31" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B31" s="76"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="123"/>
+      <c r="F31" s="123"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="179"/>
+      <c r="I31" s="179"/>
+      <c r="J31" s="179"/>
+      <c r="K31" s="179"/>
+      <c r="L31" s="179"/>
+      <c r="M31" s="179"/>
+      <c r="N31" s="179"/>
+      <c r="O31" s="179"/>
+      <c r="P31" s="179"/>
+      <c r="Q31" s="179"/>
+      <c r="R31" s="179"/>
+      <c r="S31" s="179"/>
+      <c r="T31" s="179"/>
+      <c r="U31" s="179"/>
+      <c r="V31" s="179"/>
+      <c r="W31" s="179"/>
+      <c r="X31" s="179"/>
+      <c r="Y31" s="179"/>
+      <c r="Z31" s="179"/>
+      <c r="AA31" s="179"/>
+      <c r="AB31" s="179"/>
+      <c r="AC31" s="179"/>
+      <c r="AD31" s="179"/>
+      <c r="AE31" s="179"/>
+      <c r="AF31" s="179"/>
+      <c r="AG31" s="180"/>
+    </row>
+    <row r="32" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B32" s="76"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="181" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="182"/>
+      <c r="F32" s="182"/>
+      <c r="G32" s="183"/>
+      <c r="H32" s="152" t="s">
+        <v>118</v>
+      </c>
+      <c r="I32" s="152"/>
+      <c r="J32" s="152"/>
+      <c r="K32" s="152"/>
+      <c r="L32" s="152"/>
+      <c r="M32" s="152"/>
+      <c r="N32" s="152"/>
+      <c r="O32" s="152"/>
+      <c r="P32" s="152"/>
+      <c r="Q32" s="152"/>
+      <c r="R32" s="152"/>
+      <c r="S32" s="152"/>
+      <c r="T32" s="152"/>
+      <c r="U32" s="152"/>
+      <c r="V32" s="152"/>
+      <c r="W32" s="152"/>
+      <c r="X32" s="152"/>
+      <c r="Y32" s="152"/>
+      <c r="Z32" s="152"/>
+      <c r="AA32" s="152"/>
+      <c r="AB32" s="152"/>
+      <c r="AC32" s="152"/>
+      <c r="AD32" s="152"/>
+      <c r="AE32" s="152"/>
+      <c r="AF32" s="152"/>
+      <c r="AG32" s="153"/>
+    </row>
+    <row r="33" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B33" s="76"/>
+      <c r="C33" s="77"/>
+      <c r="D33" s="184"/>
+      <c r="E33" s="185"/>
+      <c r="F33" s="185"/>
+      <c r="G33" s="186"/>
+      <c r="H33" s="179"/>
+      <c r="I33" s="179"/>
+      <c r="J33" s="179"/>
+      <c r="K33" s="179"/>
+      <c r="L33" s="179"/>
+      <c r="M33" s="179"/>
+      <c r="N33" s="179"/>
+      <c r="O33" s="179"/>
+      <c r="P33" s="179"/>
+      <c r="Q33" s="179"/>
+      <c r="R33" s="179"/>
+      <c r="S33" s="179"/>
+      <c r="T33" s="179"/>
+      <c r="U33" s="179"/>
+      <c r="V33" s="179"/>
+      <c r="W33" s="179"/>
+      <c r="X33" s="179"/>
+      <c r="Y33" s="179"/>
+      <c r="Z33" s="179"/>
+      <c r="AA33" s="179"/>
+      <c r="AB33" s="179"/>
+      <c r="AC33" s="179"/>
+      <c r="AD33" s="179"/>
+      <c r="AE33" s="179"/>
+      <c r="AF33" s="179"/>
+      <c r="AG33" s="180"/>
+    </row>
+    <row r="34" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B34" s="76"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" s="122"/>
+      <c r="F34" s="122"/>
+      <c r="G34" s="163"/>
+      <c r="H34" s="120" t="s">
+        <v>40</v>
+      </c>
+      <c r="I34" s="120"/>
+      <c r="J34" s="120"/>
+      <c r="K34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="L34" s="120" t="s">
+        <v>42</v>
+      </c>
+      <c r="M34" s="120"/>
+      <c r="N34" s="120"/>
+      <c r="O34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="P34" s="120" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q34" s="120"/>
+      <c r="R34" s="124"/>
+      <c r="S34" s="126" t="s">
+        <v>44</v>
+      </c>
+      <c r="T34" s="122"/>
+      <c r="U34" s="122"/>
+      <c r="V34" s="122"/>
+      <c r="W34" s="120" t="s">
+        <v>40</v>
+      </c>
+      <c r="X34" s="120"/>
+      <c r="Y34" s="120"/>
+      <c r="Z34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA34" s="120" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB34" s="120"/>
+      <c r="AC34" s="120"/>
+      <c r="AD34" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE34" s="120" t="s">
+        <v>45</v>
+      </c>
+      <c r="AF34" s="120"/>
+      <c r="AG34" s="167"/>
+    </row>
+    <row r="35" spans="2:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B35" s="76"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="127"/>
+      <c r="E35" s="123"/>
+      <c r="F35" s="123"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="121"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="121"/>
+      <c r="K35" s="123"/>
+      <c r="L35" s="121"/>
+      <c r="M35" s="121"/>
+      <c r="N35" s="121"/>
+      <c r="O35" s="123"/>
+      <c r="P35" s="121"/>
+      <c r="Q35" s="121"/>
+      <c r="R35" s="125"/>
+      <c r="S35" s="127"/>
+      <c r="T35" s="123"/>
+      <c r="U35" s="123"/>
+      <c r="V35" s="123"/>
+      <c r="W35" s="121"/>
+      <c r="X35" s="121"/>
+      <c r="Y35" s="121"/>
+      <c r="Z35" s="123"/>
+      <c r="AA35" s="121"/>
+      <c r="AB35" s="121"/>
+      <c r="AC35" s="121"/>
+      <c r="AD35" s="123"/>
+      <c r="AE35" s="121"/>
+      <c r="AF35" s="121"/>
+      <c r="AG35" s="168"/>
+    </row>
+    <row r="36" spans="2:33" s="1" customFormat="1" ht="15.75" hidden="1" customHeight="1">
+      <c r="B36" s="76"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="129" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="130"/>
+      <c r="F36" s="130"/>
+      <c r="G36" s="131"/>
+      <c r="H36" s="135"/>
+      <c r="I36" s="135"/>
+      <c r="J36" s="135"/>
+      <c r="K36" s="135"/>
+      <c r="L36" s="135"/>
+      <c r="M36" s="135"/>
+      <c r="N36" s="135"/>
+      <c r="O36" s="135"/>
+      <c r="P36" s="135"/>
+      <c r="Q36" s="135"/>
+      <c r="R36" s="135"/>
+      <c r="S36" s="135"/>
+      <c r="T36" s="135"/>
+      <c r="U36" s="135"/>
+      <c r="V36" s="135"/>
+      <c r="W36" s="135"/>
+      <c r="X36" s="135"/>
+      <c r="Y36" s="135"/>
+      <c r="Z36" s="135"/>
+      <c r="AA36" s="135"/>
+      <c r="AB36" s="135"/>
+      <c r="AC36" s="135"/>
+      <c r="AD36" s="135"/>
+      <c r="AE36" s="135"/>
+      <c r="AF36" s="135"/>
+      <c r="AG36" s="136"/>
+    </row>
+    <row r="37" spans="2:33" ht="15.75" hidden="1" customHeight="1" thickBot="1">
+      <c r="B37" s="79"/>
+      <c r="C37" s="139"/>
+      <c r="D37" s="132"/>
+      <c r="E37" s="133"/>
+      <c r="F37" s="133"/>
+      <c r="G37" s="134"/>
+      <c r="H37" s="137"/>
+      <c r="I37" s="137"/>
+      <c r="J37" s="137"/>
+      <c r="K37" s="137"/>
+      <c r="L37" s="137"/>
+      <c r="M37" s="137"/>
+      <c r="N37" s="137"/>
+      <c r="O37" s="137"/>
+      <c r="P37" s="137"/>
+      <c r="Q37" s="137"/>
+      <c r="R37" s="137"/>
+      <c r="S37" s="137"/>
+      <c r="T37" s="137"/>
+      <c r="U37" s="137"/>
+      <c r="V37" s="137"/>
+      <c r="W37" s="137"/>
+      <c r="X37" s="137"/>
+      <c r="Y37" s="137"/>
+      <c r="Z37" s="137"/>
+      <c r="AA37" s="137"/>
+      <c r="AB37" s="137"/>
+      <c r="AC37" s="137"/>
+      <c r="AD37" s="137"/>
+      <c r="AE37" s="137"/>
+      <c r="AF37" s="137"/>
+      <c r="AG37" s="138"/>
+    </row>
+    <row r="38" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B38" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="75"/>
+      <c r="D38" s="140" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="141"/>
+      <c r="F38" s="141"/>
+      <c r="G38" s="142"/>
+      <c r="H38" s="149" t="s">
+        <v>32</v>
+      </c>
+      <c r="I38" s="150"/>
+      <c r="J38" s="171">
+        <v>760</v>
+      </c>
+      <c r="K38" s="171"/>
+      <c r="L38" s="171"/>
+      <c r="M38" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="N38" s="172" t="s">
+        <v>34</v>
+      </c>
+      <c r="O38" s="172"/>
+      <c r="P38" s="172"/>
+      <c r="Q38" s="266"/>
+      <c r="R38" s="20"/>
+      <c r="S38" s="17"/>
+      <c r="T38" s="17"/>
+      <c r="U38" s="17"/>
+      <c r="V38" s="17"/>
+      <c r="W38" s="17"/>
+      <c r="X38" s="17"/>
+      <c r="Y38" s="17"/>
+      <c r="Z38" s="17"/>
+      <c r="AA38" s="17"/>
+      <c r="AB38" s="17"/>
+      <c r="AC38" s="17"/>
+      <c r="AD38" s="17"/>
+      <c r="AE38" s="17"/>
+      <c r="AF38" s="17"/>
+      <c r="AG38" s="18"/>
+    </row>
+    <row r="39" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B39" s="76"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="143"/>
+      <c r="E39" s="144"/>
+      <c r="F39" s="144"/>
+      <c r="G39" s="145"/>
+      <c r="H39" s="151" t="s">
+        <v>35</v>
+      </c>
+      <c r="I39" s="152"/>
+      <c r="J39" s="152"/>
+      <c r="K39" s="152"/>
+      <c r="L39" s="152"/>
+      <c r="M39" s="152"/>
+      <c r="N39" s="152"/>
+      <c r="O39" s="152"/>
+      <c r="P39" s="152"/>
+      <c r="Q39" s="152"/>
+      <c r="R39" s="152"/>
+      <c r="S39" s="152"/>
+      <c r="T39" s="152"/>
+      <c r="U39" s="152"/>
+      <c r="V39" s="152"/>
+      <c r="W39" s="152"/>
+      <c r="X39" s="152"/>
+      <c r="Y39" s="152"/>
+      <c r="Z39" s="152"/>
+      <c r="AA39" s="152"/>
+      <c r="AB39" s="152"/>
+      <c r="AC39" s="152"/>
+      <c r="AD39" s="152"/>
+      <c r="AE39" s="152"/>
+      <c r="AF39" s="152"/>
+      <c r="AG39" s="153"/>
+    </row>
+    <row r="40" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B40" s="76"/>
+      <c r="C40" s="77"/>
+      <c r="D40" s="143"/>
+      <c r="E40" s="144"/>
+      <c r="F40" s="144"/>
+      <c r="G40" s="145"/>
+      <c r="H40" s="154"/>
+      <c r="I40" s="155"/>
+      <c r="J40" s="155"/>
+      <c r="K40" s="155"/>
+      <c r="L40" s="155"/>
+      <c r="M40" s="155"/>
+      <c r="N40" s="155"/>
+      <c r="O40" s="155"/>
+      <c r="P40" s="155"/>
+      <c r="Q40" s="155"/>
+      <c r="R40" s="155"/>
+      <c r="S40" s="155"/>
+      <c r="T40" s="155"/>
+      <c r="U40" s="155"/>
+      <c r="V40" s="155"/>
+      <c r="W40" s="155"/>
+      <c r="X40" s="155"/>
+      <c r="Y40" s="155"/>
+      <c r="Z40" s="155"/>
+      <c r="AA40" s="155"/>
+      <c r="AB40" s="155"/>
+      <c r="AC40" s="155"/>
+      <c r="AD40" s="155"/>
+      <c r="AE40" s="155"/>
+      <c r="AF40" s="155"/>
+      <c r="AG40" s="156"/>
+    </row>
+    <row r="41" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B41" s="76"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="143"/>
+      <c r="E41" s="144"/>
+      <c r="F41" s="144"/>
+      <c r="G41" s="145"/>
+      <c r="H41" s="157" t="s">
+        <v>49</v>
+      </c>
+      <c r="I41" s="158"/>
+      <c r="J41" s="158"/>
+      <c r="K41" s="158"/>
+      <c r="L41" s="158"/>
+      <c r="M41" s="158"/>
+      <c r="N41" s="158"/>
+      <c r="O41" s="158"/>
+      <c r="P41" s="158"/>
+      <c r="Q41" s="158"/>
+      <c r="R41" s="158"/>
+      <c r="S41" s="158"/>
+      <c r="T41" s="158"/>
+      <c r="U41" s="158"/>
+      <c r="V41" s="158"/>
+      <c r="W41" s="158"/>
+      <c r="X41" s="158"/>
+      <c r="Y41" s="158"/>
+      <c r="Z41" s="158"/>
+      <c r="AA41" s="158"/>
+      <c r="AB41" s="158"/>
+      <c r="AC41" s="158"/>
+      <c r="AD41" s="158"/>
+      <c r="AE41" s="158"/>
+      <c r="AF41" s="158"/>
+      <c r="AG41" s="159"/>
+    </row>
+    <row r="42" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B42" s="76"/>
+      <c r="C42" s="77"/>
+      <c r="D42" s="146"/>
+      <c r="E42" s="147"/>
+      <c r="F42" s="147"/>
+      <c r="G42" s="148"/>
+      <c r="H42" s="160"/>
+      <c r="I42" s="161"/>
+      <c r="J42" s="161"/>
+      <c r="K42" s="161"/>
+      <c r="L42" s="161"/>
+      <c r="M42" s="161"/>
+      <c r="N42" s="161"/>
+      <c r="O42" s="161"/>
+      <c r="P42" s="161"/>
+      <c r="Q42" s="161"/>
+      <c r="R42" s="161"/>
+      <c r="S42" s="161"/>
+      <c r="T42" s="161"/>
+      <c r="U42" s="161"/>
+      <c r="V42" s="161"/>
+      <c r="W42" s="161"/>
+      <c r="X42" s="161"/>
+      <c r="Y42" s="161"/>
+      <c r="Z42" s="161"/>
+      <c r="AA42" s="161"/>
+      <c r="AB42" s="161"/>
+      <c r="AC42" s="161"/>
+      <c r="AD42" s="161"/>
+      <c r="AE42" s="161"/>
+      <c r="AF42" s="161"/>
+      <c r="AG42" s="162"/>
+    </row>
+    <row r="43" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B43" s="76"/>
+      <c r="C43" s="77"/>
+      <c r="D43" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="122"/>
+      <c r="F43" s="122"/>
+      <c r="G43" s="163"/>
+      <c r="H43" s="120" t="s">
+        <v>40</v>
+      </c>
+      <c r="I43" s="120"/>
+      <c r="J43" s="120"/>
+      <c r="K43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="L43" s="120" t="s">
+        <v>50</v>
+      </c>
+      <c r="M43" s="120"/>
+      <c r="N43" s="120"/>
+      <c r="O43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="P43" s="120" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q43" s="120"/>
+      <c r="R43" s="124"/>
+      <c r="S43" s="126" t="s">
+        <v>44</v>
+      </c>
+      <c r="T43" s="122"/>
+      <c r="U43" s="122"/>
+      <c r="V43" s="122"/>
+      <c r="W43" s="166" t="s">
+        <v>40</v>
+      </c>
+      <c r="X43" s="120"/>
+      <c r="Y43" s="120"/>
+      <c r="Z43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA43" s="120" t="s">
+        <v>50</v>
+      </c>
+      <c r="AB43" s="120"/>
+      <c r="AC43" s="120"/>
+      <c r="AD43" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE43" s="120" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF43" s="120"/>
+      <c r="AG43" s="167"/>
+    </row>
+    <row r="44" spans="2:33" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B44" s="79"/>
+      <c r="C44" s="139"/>
+      <c r="D44" s="164"/>
+      <c r="E44" s="170"/>
+      <c r="F44" s="170"/>
+      <c r="G44" s="241"/>
+      <c r="H44" s="263"/>
+      <c r="I44" s="263"/>
+      <c r="J44" s="263"/>
+      <c r="K44" s="170"/>
+      <c r="L44" s="263"/>
+      <c r="M44" s="263"/>
+      <c r="N44" s="263"/>
+      <c r="O44" s="170"/>
+      <c r="P44" s="263"/>
+      <c r="Q44" s="263"/>
+      <c r="R44" s="265"/>
+      <c r="S44" s="164"/>
+      <c r="T44" s="170"/>
+      <c r="U44" s="170"/>
+      <c r="V44" s="170"/>
+      <c r="W44" s="262"/>
+      <c r="X44" s="263"/>
+      <c r="Y44" s="263"/>
+      <c r="Z44" s="170"/>
+      <c r="AA44" s="263"/>
+      <c r="AB44" s="263"/>
+      <c r="AC44" s="263"/>
+      <c r="AD44" s="170"/>
+      <c r="AE44" s="263"/>
+      <c r="AF44" s="263"/>
+      <c r="AG44" s="264"/>
+    </row>
+    <row r="45" spans="2:33" ht="15.75" hidden="1" customHeight="1">
+      <c r="B45" s="74" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" s="75"/>
+      <c r="D45" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="E45" s="83" t="s">
+        <v>55</v>
+      </c>
+      <c r="F45" s="84"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="85"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="L45" s="86"/>
+      <c r="M45" s="86"/>
+      <c r="N45" s="86"/>
+      <c r="O45" s="87"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="86" t="s">
+        <v>57</v>
+      </c>
+      <c r="R45" s="86"/>
+      <c r="S45" s="86"/>
+      <c r="T45" s="86"/>
+      <c r="U45" s="87"/>
+      <c r="V45" s="19"/>
+      <c r="W45" s="19"/>
+      <c r="X45" s="19"/>
+      <c r="Y45" s="19"/>
+      <c r="Z45" s="19"/>
+      <c r="AA45" s="19"/>
+      <c r="AB45" s="19"/>
+      <c r="AC45" s="19"/>
+      <c r="AD45" s="19"/>
+      <c r="AE45" s="19"/>
+      <c r="AF45" s="19"/>
+      <c r="AG45" s="21"/>
+    </row>
+    <row r="46" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B46" s="76"/>
+      <c r="C46" s="77"/>
+      <c r="D46" s="81"/>
+      <c r="E46" s="108" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="109"/>
+      <c r="G46" s="109"/>
+      <c r="H46" s="109"/>
+      <c r="I46" s="110"/>
+      <c r="J46" s="22"/>
+      <c r="K46" s="111" t="s">
+        <v>59</v>
+      </c>
+      <c r="L46" s="111"/>
+      <c r="M46" s="111"/>
+      <c r="N46" s="111"/>
+      <c r="O46" s="112"/>
+      <c r="P46" s="22"/>
+      <c r="Q46" s="111" t="s">
+        <v>60</v>
+      </c>
+      <c r="R46" s="111"/>
+      <c r="S46" s="111"/>
+      <c r="T46" s="111"/>
+      <c r="U46" s="111"/>
+      <c r="V46" s="22"/>
+      <c r="W46" s="112" t="s">
+        <v>61</v>
+      </c>
+      <c r="X46" s="113"/>
+      <c r="Y46" s="113"/>
+      <c r="Z46" s="113"/>
+      <c r="AA46" s="113"/>
+      <c r="AB46" s="22"/>
+      <c r="AC46" s="112" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD46" s="113"/>
+      <c r="AE46" s="113"/>
+      <c r="AF46" s="113"/>
+      <c r="AG46" s="114"/>
+    </row>
+    <row r="47" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B47" s="76"/>
+      <c r="C47" s="77"/>
+      <c r="D47" s="81"/>
+      <c r="E47" s="108"/>
+      <c r="F47" s="109"/>
+      <c r="G47" s="109"/>
+      <c r="H47" s="109"/>
+      <c r="I47" s="110"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="115" t="s">
+        <v>63</v>
+      </c>
+      <c r="L47" s="115"/>
+      <c r="M47" s="115"/>
+      <c r="N47" s="115"/>
+      <c r="O47" s="116"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="115" t="s">
+        <v>64</v>
+      </c>
+      <c r="R47" s="115"/>
+      <c r="S47" s="115"/>
+      <c r="T47" s="115"/>
+      <c r="U47" s="116"/>
+      <c r="V47" s="23"/>
+      <c r="W47" s="116" t="s">
+        <v>65</v>
+      </c>
+      <c r="X47" s="117"/>
+      <c r="Y47" s="117"/>
+      <c r="Z47" s="117"/>
+      <c r="AA47" s="117"/>
+      <c r="AB47" s="23"/>
+      <c r="AC47" s="116" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD47" s="117"/>
+      <c r="AE47" s="117"/>
+      <c r="AF47" s="117"/>
+      <c r="AG47" s="118"/>
+    </row>
+    <row r="48" spans="2:33" ht="15.75" customHeight="1">
+      <c r="B48" s="76"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="81"/>
+      <c r="E48" s="108"/>
+      <c r="F48" s="109"/>
+      <c r="G48" s="109"/>
+      <c r="H48" s="109"/>
+      <c r="I48" s="110"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="119" t="s">
+        <v>67</v>
+      </c>
+      <c r="L48" s="119"/>
+      <c r="M48" s="119"/>
+      <c r="N48" s="119"/>
+      <c r="O48" s="103"/>
+      <c r="P48" s="24"/>
+      <c r="Q48" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="R48" s="119"/>
+      <c r="S48" s="119"/>
+      <c r="T48" s="119"/>
+      <c r="U48" s="103"/>
+      <c r="V48" s="24"/>
+      <c r="W48" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="X48" s="104"/>
+      <c r="Y48" s="104"/>
+      <c r="Z48" s="104"/>
+      <c r="AA48" s="104"/>
+      <c r="AB48" s="24"/>
+      <c r="AC48" s="103" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD48" s="104"/>
+      <c r="AE48" s="104"/>
+      <c r="AF48" s="104"/>
+      <c r="AG48" s="105"/>
+    </row>
+    <row r="49" spans="1:33" ht="15.75" customHeight="1">
+      <c r="B49" s="76"/>
+      <c r="C49" s="77"/>
+      <c r="D49" s="81"/>
+      <c r="E49" s="93" t="s">
+        <v>71</v>
+      </c>
+      <c r="F49" s="94"/>
+      <c r="G49" s="94"/>
+      <c r="H49" s="94"/>
+      <c r="I49" s="95"/>
+      <c r="J49" s="25"/>
+      <c r="K49" s="96" t="s">
+        <v>72</v>
+      </c>
+      <c r="L49" s="96"/>
+      <c r="M49" s="96"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="97"/>
+      <c r="P49" s="25"/>
+      <c r="Q49" s="96" t="s">
+        <v>73</v>
+      </c>
+      <c r="R49" s="96"/>
+      <c r="S49" s="96"/>
+      <c r="T49" s="96"/>
+      <c r="U49" s="96"/>
+      <c r="V49" s="25"/>
+      <c r="W49" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="X49" s="106"/>
+      <c r="Y49" s="106"/>
+      <c r="Z49" s="106"/>
+      <c r="AA49" s="106"/>
+      <c r="AB49" s="25"/>
+      <c r="AC49" s="97" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD49" s="106"/>
+      <c r="AE49" s="106"/>
+      <c r="AF49" s="106"/>
+      <c r="AG49" s="107"/>
+    </row>
+    <row r="50" spans="1:33" ht="15.75" customHeight="1">
+      <c r="B50" s="76"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="81"/>
+      <c r="E50" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="F50" s="94"/>
+      <c r="G50" s="94"/>
+      <c r="H50" s="94"/>
+      <c r="I50" s="95"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="96" t="s">
+        <v>76</v>
+      </c>
+      <c r="L50" s="96"/>
+      <c r="M50" s="96"/>
+      <c r="N50" s="96"/>
+      <c r="O50" s="97"/>
+      <c r="P50" s="25"/>
+      <c r="Q50" s="128" t="s">
+        <v>77</v>
+      </c>
+      <c r="R50" s="128"/>
+      <c r="S50" s="128"/>
+      <c r="T50" s="128"/>
+      <c r="U50" s="128"/>
+      <c r="V50" s="13"/>
+      <c r="AG50" s="26"/>
+    </row>
+    <row r="51" spans="1:33" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B51" s="76"/>
+      <c r="C51" s="77"/>
+      <c r="D51" s="82"/>
+      <c r="E51" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="F51" s="89"/>
+      <c r="G51" s="89"/>
+      <c r="H51" s="89"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="L51" s="91"/>
+      <c r="M51" s="91"/>
+      <c r="N51" s="91"/>
+      <c r="O51" s="92"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="R51" s="91"/>
+      <c r="S51" s="91"/>
+      <c r="T51" s="91"/>
+      <c r="U51" s="91"/>
+      <c r="V51" s="28"/>
+      <c r="W51" s="29"/>
+      <c r="X51" s="29"/>
+      <c r="Y51" s="29"/>
+      <c r="Z51" s="29"/>
+      <c r="AA51" s="29"/>
+      <c r="AB51" s="29"/>
+      <c r="AC51" s="29"/>
+      <c r="AD51" s="29"/>
+      <c r="AE51" s="29"/>
+      <c r="AF51" s="29"/>
+      <c r="AG51" s="30"/>
+    </row>
+    <row r="52" spans="1:33" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B52" s="76"/>
+      <c r="C52" s="78"/>
+      <c r="D52" s="216" t="s">
+        <v>81</v>
+      </c>
+      <c r="E52" s="227" t="s">
+        <v>82</v>
+      </c>
+      <c r="F52" s="228"/>
+      <c r="G52" s="228"/>
+      <c r="H52" s="228"/>
+      <c r="I52" s="229"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="218" t="s">
+        <v>83</v>
+      </c>
+      <c r="L52" s="218"/>
+      <c r="M52" s="218"/>
+      <c r="N52" s="218"/>
+      <c r="O52" s="219"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="218" t="s">
+        <v>84</v>
+      </c>
+      <c r="R52" s="218"/>
+      <c r="S52" s="218"/>
+      <c r="T52" s="218"/>
+      <c r="U52" s="218"/>
+      <c r="V52" s="34"/>
+      <c r="W52" s="218" t="s">
+        <v>85</v>
+      </c>
+      <c r="X52" s="218"/>
+      <c r="Y52" s="218"/>
+      <c r="Z52" s="218"/>
+      <c r="AA52" s="219"/>
+      <c r="AB52" s="36"/>
+      <c r="AC52" s="218" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD52" s="218"/>
+      <c r="AE52" s="218"/>
+      <c r="AF52" s="218"/>
+      <c r="AG52" s="219"/>
+    </row>
+    <row r="53" spans="1:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B53" s="79"/>
+      <c r="C53" s="80"/>
+      <c r="D53" s="217"/>
+      <c r="E53" s="220" t="s">
+        <v>87</v>
+      </c>
+      <c r="F53" s="221"/>
+      <c r="G53" s="221"/>
+      <c r="H53" s="221"/>
+      <c r="I53" s="222"/>
+      <c r="J53" s="35"/>
+      <c r="K53" s="204" t="s">
+        <v>88</v>
+      </c>
+      <c r="L53" s="204"/>
+      <c r="M53" s="204"/>
+      <c r="N53" s="204"/>
+      <c r="O53" s="205"/>
+      <c r="P53" s="35"/>
+      <c r="Q53" s="204" t="s">
+        <v>89</v>
+      </c>
+      <c r="R53" s="204"/>
+      <c r="S53" s="204"/>
+      <c r="T53" s="204"/>
+      <c r="U53" s="204"/>
+      <c r="V53" s="35"/>
+      <c r="W53" s="204" t="s">
+        <v>90</v>
+      </c>
+      <c r="X53" s="204"/>
+      <c r="Y53" s="204"/>
+      <c r="Z53" s="204"/>
+      <c r="AA53" s="205"/>
+      <c r="AB53" s="14"/>
+      <c r="AC53" s="14"/>
+      <c r="AD53" s="14"/>
+      <c r="AE53" s="14"/>
+      <c r="AF53" s="14"/>
+      <c r="AG53" s="32"/>
+    </row>
+    <row r="54" spans="1:33" s="1" customFormat="1" ht="15.75" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B54" s="208" t="s">
+        <v>94</v>
+      </c>
+      <c r="C54" s="170"/>
+      <c r="D54" s="209"/>
+      <c r="E54" s="209"/>
+      <c r="F54" s="209"/>
+      <c r="G54" s="210"/>
+      <c r="H54" s="33"/>
+      <c r="I54" s="211" t="s">
+        <v>92</v>
+      </c>
+      <c r="J54" s="211"/>
+      <c r="K54" s="211"/>
+      <c r="L54" s="212"/>
+      <c r="M54" s="33"/>
+      <c r="N54" s="211" t="s">
+        <v>93</v>
+      </c>
+      <c r="O54" s="211"/>
+      <c r="P54" s="211"/>
+      <c r="Q54" s="212"/>
+      <c r="R54" s="213" t="s">
+        <v>91</v>
+      </c>
+      <c r="S54" s="209"/>
+      <c r="T54" s="209"/>
+      <c r="U54" s="209"/>
+      <c r="V54" s="209"/>
+      <c r="W54" s="210"/>
+      <c r="X54" s="33"/>
+      <c r="Y54" s="211" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z54" s="211"/>
+      <c r="AA54" s="211"/>
+      <c r="AB54" s="212"/>
+      <c r="AC54" s="33"/>
+      <c r="AD54" s="211" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE54" s="211"/>
+      <c r="AF54" s="211"/>
+      <c r="AG54" s="214"/>
+    </row>
+    <row r="55" spans="1:33" ht="18" customHeight="1" thickBot="1">
+      <c r="B55" s="72" t="s">
+        <v>95</v>
+      </c>
+      <c r="C55" s="73"/>
+      <c r="D55" s="73"/>
+      <c r="E55" s="73"/>
+      <c r="F55" s="73"/>
+      <c r="G55" s="98" t="s">
+        <v>99</v>
+      </c>
+      <c r="H55" s="99"/>
+      <c r="I55" s="99"/>
+      <c r="J55" s="99"/>
+      <c r="K55" s="99"/>
+      <c r="L55" s="99"/>
+      <c r="M55" s="99"/>
+      <c r="N55" s="99"/>
+      <c r="O55" s="99"/>
+      <c r="P55" s="99"/>
+      <c r="Q55" s="100"/>
+      <c r="R55" s="101" t="s">
+        <v>96</v>
+      </c>
+      <c r="S55" s="73"/>
+      <c r="T55" s="73"/>
+      <c r="U55" s="73"/>
+      <c r="V55" s="102"/>
+      <c r="W55" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="X55" s="70"/>
+      <c r="Y55" s="70"/>
+      <c r="Z55" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA55" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB55" s="70"/>
+      <c r="AC55" s="70"/>
+      <c r="AD55" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE55" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF55" s="70"/>
+      <c r="AG55" s="71"/>
+    </row>
+    <row r="56" spans="1:33" ht="0.75" customHeight="1" thickTop="1">
+      <c r="A56" s="1"/>
+    </row>
+    <row r="57" spans="1:33" ht="6" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="144">
+    <mergeCell ref="T14:V14"/>
+    <mergeCell ref="D15:E16"/>
+    <mergeCell ref="G15:L16"/>
+    <mergeCell ref="N15:S16"/>
+    <mergeCell ref="T15:T18"/>
+    <mergeCell ref="U15:W16"/>
+    <mergeCell ref="M17:N18"/>
+    <mergeCell ref="P17:Q18"/>
+    <mergeCell ref="AG3:AG4"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="B6:AG7"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="B14:C22"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:F16"/>
+    <mergeCell ref="G14:L14"/>
+    <mergeCell ref="M14:M16"/>
+    <mergeCell ref="N14:S14"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="W3:Z4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="AB3:AC4"/>
+    <mergeCell ref="AD3:AD4"/>
+    <mergeCell ref="AE3:AF4"/>
+    <mergeCell ref="X15:X16"/>
+    <mergeCell ref="Y15:AF16"/>
+    <mergeCell ref="AG15:AG16"/>
+    <mergeCell ref="D17:E18"/>
+    <mergeCell ref="J17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="R17:R18"/>
+    <mergeCell ref="U17:W18"/>
+    <mergeCell ref="AB17:AB18"/>
+    <mergeCell ref="AC17:AC18"/>
+    <mergeCell ref="AD17:AD18"/>
+    <mergeCell ref="AE17:AE18"/>
+    <mergeCell ref="AF17:AF18"/>
+    <mergeCell ref="AG17:AG18"/>
+    <mergeCell ref="D19:E20"/>
+    <mergeCell ref="F19:U20"/>
+    <mergeCell ref="V19:W20"/>
+    <mergeCell ref="AB19:AE20"/>
+    <mergeCell ref="AF19:AG20"/>
+    <mergeCell ref="D28:G29"/>
+    <mergeCell ref="H28:AG29"/>
+    <mergeCell ref="D30:G31"/>
+    <mergeCell ref="H30:AG31"/>
+    <mergeCell ref="D32:G33"/>
+    <mergeCell ref="H32:AG33"/>
+    <mergeCell ref="D21:G22"/>
+    <mergeCell ref="H21:U22"/>
+    <mergeCell ref="X21:AC22"/>
+    <mergeCell ref="D23:G27"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:L23"/>
+    <mergeCell ref="N23:Q23"/>
+    <mergeCell ref="H24:AG25"/>
+    <mergeCell ref="H26:AG27"/>
+    <mergeCell ref="S34:V35"/>
+    <mergeCell ref="W34:Y35"/>
+    <mergeCell ref="Z34:Z35"/>
+    <mergeCell ref="AA34:AC35"/>
+    <mergeCell ref="AD34:AD35"/>
+    <mergeCell ref="AE34:AG35"/>
+    <mergeCell ref="D34:G35"/>
+    <mergeCell ref="H34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:N35"/>
+    <mergeCell ref="O34:O35"/>
+    <mergeCell ref="P34:R35"/>
+    <mergeCell ref="D36:G37"/>
+    <mergeCell ref="H36:AG37"/>
+    <mergeCell ref="B38:C44"/>
+    <mergeCell ref="D38:G42"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:L38"/>
+    <mergeCell ref="N38:Q38"/>
+    <mergeCell ref="H39:AG40"/>
+    <mergeCell ref="H41:AG42"/>
+    <mergeCell ref="D43:G44"/>
+    <mergeCell ref="B23:C37"/>
+    <mergeCell ref="W43:Y44"/>
+    <mergeCell ref="Z43:Z44"/>
+    <mergeCell ref="AA43:AC44"/>
+    <mergeCell ref="AD43:AD44"/>
+    <mergeCell ref="AE43:AG44"/>
+    <mergeCell ref="B45:C53"/>
+    <mergeCell ref="D45:D51"/>
+    <mergeCell ref="E45:I45"/>
+    <mergeCell ref="K45:O45"/>
+    <mergeCell ref="Q45:U45"/>
+    <mergeCell ref="H43:J44"/>
+    <mergeCell ref="K43:K44"/>
+    <mergeCell ref="L43:N44"/>
+    <mergeCell ref="O43:O44"/>
+    <mergeCell ref="P43:R44"/>
+    <mergeCell ref="S43:V44"/>
+    <mergeCell ref="E50:I50"/>
+    <mergeCell ref="K50:O50"/>
+    <mergeCell ref="Q50:U50"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="K51:O51"/>
+    <mergeCell ref="Q51:U51"/>
+    <mergeCell ref="Q48:U48"/>
+    <mergeCell ref="W48:AA48"/>
+    <mergeCell ref="AC48:AG48"/>
+    <mergeCell ref="E49:I49"/>
+    <mergeCell ref="K49:O49"/>
+    <mergeCell ref="Q49:U49"/>
+    <mergeCell ref="W49:AA49"/>
+    <mergeCell ref="AC49:AG49"/>
+    <mergeCell ref="E46:I48"/>
+    <mergeCell ref="K46:O46"/>
+    <mergeCell ref="Q46:U46"/>
+    <mergeCell ref="W46:AA46"/>
+    <mergeCell ref="AC46:AG46"/>
+    <mergeCell ref="K47:O47"/>
+    <mergeCell ref="Q47:U47"/>
+    <mergeCell ref="W47:AA47"/>
+    <mergeCell ref="AC47:AG47"/>
+    <mergeCell ref="K48:O48"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="E52:I52"/>
+    <mergeCell ref="K52:O52"/>
+    <mergeCell ref="Q52:U52"/>
+    <mergeCell ref="W52:AA52"/>
+    <mergeCell ref="AC52:AG52"/>
+    <mergeCell ref="E53:I53"/>
+    <mergeCell ref="K53:O53"/>
+    <mergeCell ref="Q53:U53"/>
+    <mergeCell ref="W53:AA53"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="G55:Q55"/>
+    <mergeCell ref="R55:V55"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="AA55:AC55"/>
+    <mergeCell ref="AE55:AG55"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="I54:L54"/>
+    <mergeCell ref="N54:Q54"/>
+    <mergeCell ref="R54:W54"/>
+    <mergeCell ref="Y54:AB54"/>
+    <mergeCell ref="AD54:AG54"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.59055118110236227" right="0.31496062992125984" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6145" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6146" r:id="rId5" name="Check Box 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6147" r:id="rId6" name="Check Box 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6148" r:id="rId7" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6149" r:id="rId8" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6150" r:id="rId9" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6151" r:id="rId10" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6152" r:id="rId11" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>53</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6153" r:id="rId12" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6154" r:id="rId13" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6155" r:id="rId14" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6156" r:id="rId15" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6157" r:id="rId16" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>53</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6158" r:id="rId17" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6159" r:id="rId18" name="Check Box 15">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6160" r:id="rId19" name="Check Box 16">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6161" r:id="rId20" name="Check Box 17">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6162" r:id="rId21" name="Check Box 18">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6163" r:id="rId22" name="Check Box 19">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6164" r:id="rId23" name="Check Box 20">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>21</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>51</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>53</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6165" r:id="rId24" name="Check Box 21">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6166" r:id="rId25" name="Check Box 22">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6167" r:id="rId26" name="Check Box 23">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6168" r:id="rId27" name="Check Box 24">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6169" r:id="rId28" name="Check Box 25">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>45</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>47</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6170" r:id="rId29" name="Check Box 26">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
+                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6171" r:id="rId30" name="Check Box 27">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6172" r:id="rId31" name="Check Box 28">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>16</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6173" r:id="rId32" name="Check Box 29">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>50</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>16</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
-                    <xdr:row>51</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6174" r:id="rId33" name="Check Box 30">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6175" r:id="rId34" name="Check Box 31">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>13</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6176" r:id="rId35" name="Check Box 32">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6177" r:id="rId36" name="Check Box 33">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>28</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>52</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>114300</xdr:colOff>
+                    <xdr:row>54</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6178" r:id="rId37" name="Check Box 34">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>22</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6179" r:id="rId38" name="Check Box 35">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6180" r:id="rId39" name="Check Box 36">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6181" r:id="rId40" name="Check Box 37">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6182" r:id="rId41" name="Check Box 38">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>16</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6183" r:id="rId42" name="Check Box 39">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>15</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6184" r:id="rId43" name="Check Box 40">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6185" r:id="rId44" name="Check Box 41">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>167640</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>167640</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:row>22</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6186" r:id="rId45" name="Check Box 42">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>17</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6187" r:id="rId46" name="Check Box 43">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>182880</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>20</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="6188" r:id="rId47" name="Check Box 44">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:row>19</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>167640</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>記入例</vt:lpstr>
-      <vt:lpstr>入会申込書</vt:lpstr>
+      <vt:lpstr>入会申込書（R8～）</vt:lpstr>
+      <vt:lpstr>入会申込書（R8～）（記入例）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>薬剤師会事務局004</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>