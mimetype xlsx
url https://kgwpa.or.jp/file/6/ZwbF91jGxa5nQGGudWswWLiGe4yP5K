--- v0 (2025-11-02)
+++ v1 (2026-06-27)
@@ -103,60 +103,60 @@
   <Override PartName="/xl/activeX/activeX44.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX45.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX45.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX46.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX46.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX47.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX47.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX48.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX48.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX49.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX49.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX50.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX50.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\LANDISK\disk\00　総務課\★総務課★\依頼書\依頼書レイアウト2025.4～\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\landisk\disk\00　総務課\★総務課★\依頼書\依頼書レイアウト2026.4～\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CACC2F3B-0075-44A7-931E-211BAB0512E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83068E3D-BB9B-47CA-AFEB-645090AAD293}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{2DFA0A30-E7BA-4704-B30F-9AF9073D21C4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2DFA0A30-E7BA-4704-B30F-9AF9073D21C4}"/>
   </bookViews>
   <sheets>
     <sheet name="飲料水依頼書 (1) " sheetId="1" r:id="rId1"/>
     <sheet name="別紙" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'飲料水依頼書 (1) '!$A$1:$BE$70</definedName>
   </definedNames>
   <calcPr calcId="181029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>iwamoto</author>
   </authors>
   <commentList>
     <comment ref="K13" authorId="0" shapeId="0" xr:uid="{4501592E-D178-4679-BA62-5EF1BCE9A932}">
       <text>
@@ -664,59 +664,51 @@
     <rPh sb="2" eb="3">
       <t>サ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>メ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>水道水・           井戸水等</t>
     <rPh sb="0" eb="3">
       <t>スイドウスイ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>イドミズ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>基準項目（51項目）</t>
-[...2 lines deleted...]
-  <si>
     <t>ビル管定期（16項目）</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>基準項目（40項目）(消毒副生成物除く）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ビル管省略項目（11項目）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>水道水定期項目（9項目・10項目・14項目）</t>
   </si>
   <si>
     <t>消毒剤・消毒副生成物検査（12項目）</t>
   </si>
   <si>
     <t>水道原水定期項目（8項目・11項目）</t>
   </si>
   <si>
     <t>臭気物質（2項目）</t>
   </si>
   <si>
     <t>食品製造用水（26項目）</t>
   </si>
   <si>
     <t>飲料水細菌検査（2項目）</t>
   </si>
   <si>
@@ -1423,50 +1415,61 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>成績書等受領</t>
     <rPh sb="0" eb="2">
       <t>セイセキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジュリョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>検査料金</t>
     <rPh sb="0" eb="2">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>リョウキン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>基準項目（52項目）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>基準項目（40項目）(消毒副生成物,味除く）</t>
+    <rPh sb="18" eb="19">
+      <t>アジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -2332,632 +2335,632 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...301 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
@@ -3337,51 +3340,51 @@
 <file path=xl/activeX/activeX5.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX50.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX6.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX7.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX8.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX9.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="CheckBox1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
@@ -6316,91 +6319,91 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800">
               <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
             </a:rPr>
             <a:t>飲料水検査依頼書</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6462,51 +6465,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6604,73 +6607,73 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.emf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX33.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX41.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.emf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX28.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX32.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX36.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.emf"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.emf"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX50.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.emf"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX40.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX44.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX27.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX31.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.emf"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX49.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.emf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX35.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX39.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.emf"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.emf"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.emf"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX26.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX34.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.emf"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.emf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX43.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.emf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.emf"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX25.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.emf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.emf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX38.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.emf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX42.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX46.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.emf"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX24.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX37.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.emf"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX49.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX48.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX44.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX45.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31ED55DD-9EE6-44BD-A595-58FD8EB8601B}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE70"/>
   <sheetViews>
     <sheetView tabSelected="1" defaultGridColor="0" colorId="8" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AW32" sqref="AW32"/>
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="57" width="1.625" style="1" customWidth="1"/>
     <col min="58" max="256" width="9" style="1"/>
     <col min="257" max="313" width="1.625" style="1" customWidth="1"/>
     <col min="314" max="512" width="9" style="1"/>
     <col min="513" max="569" width="1.625" style="1" customWidth="1"/>
     <col min="570" max="768" width="9" style="1"/>
     <col min="769" max="825" width="1.625" style="1" customWidth="1"/>
     <col min="826" max="1024" width="9" style="1"/>
     <col min="1025" max="1081" width="1.625" style="1" customWidth="1"/>
     <col min="1082" max="1280" width="9" style="1"/>
     <col min="1281" max="1337" width="1.625" style="1" customWidth="1"/>
     <col min="1338" max="1536" width="9" style="1"/>
     <col min="1537" max="1593" width="1.625" style="1" customWidth="1"/>
     <col min="1594" max="1792" width="9" style="1"/>
     <col min="1793" max="1849" width="1.625" style="1" customWidth="1"/>
     <col min="1850" max="2048" width="9" style="1"/>
     <col min="2049" max="2105" width="1.625" style="1" customWidth="1"/>
     <col min="2106" max="2304" width="9" style="1"/>
     <col min="2305" max="2361" width="1.625" style="1" customWidth="1"/>
     <col min="2362" max="2560" width="9" style="1"/>
     <col min="2561" max="2617" width="1.625" style="1" customWidth="1"/>
@@ -6778,65 +6781,65 @@
     <col min="15617" max="15673" width="1.625" style="1" customWidth="1"/>
     <col min="15674" max="15872" width="9" style="1"/>
     <col min="15873" max="15929" width="1.625" style="1" customWidth="1"/>
     <col min="15930" max="16128" width="9" style="1"/>
     <col min="16129" max="16185" width="1.625" style="1" customWidth="1"/>
     <col min="16186" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" x14ac:dyDescent="0.15">
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
-      <c r="AS1" s="128" t="s">
+      <c r="AS1" s="263" t="s">
         <v>0</v>
       </c>
-      <c r="AT1" s="128"/>
-[...10 lines deleted...]
-      <c r="BE1" s="128"/>
+      <c r="AT1" s="263"/>
+      <c r="AU1" s="263"/>
+      <c r="AV1" s="263"/>
+      <c r="AW1" s="263"/>
+      <c r="AX1" s="263"/>
+      <c r="AY1" s="263"/>
+      <c r="AZ1" s="263"/>
+      <c r="BA1" s="263"/>
+      <c r="BB1" s="263"/>
+      <c r="BC1" s="263"/>
+      <c r="BD1" s="263"/>
+      <c r="BE1" s="263"/>
     </row>
     <row r="2" spans="1:57" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
@@ -6868,3830 +6871,3830 @@
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
-      <c r="AS3" s="129" t="s">
+      <c r="AS3" s="264" t="s">
         <v>1</v>
       </c>
-      <c r="AT3" s="129"/>
-[...10 lines deleted...]
-      <c r="BE3" s="129"/>
+      <c r="AT3" s="264"/>
+      <c r="AU3" s="264"/>
+      <c r="AV3" s="264"/>
+      <c r="AW3" s="264"/>
+      <c r="AX3" s="264"/>
+      <c r="AY3" s="264"/>
+      <c r="AZ3" s="264"/>
+      <c r="BA3" s="264"/>
+      <c r="BB3" s="264"/>
+      <c r="BC3" s="264"/>
+      <c r="BD3" s="264"/>
+      <c r="BE3" s="264"/>
     </row>
     <row r="4" spans="1:57" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C4" s="131" t="s">
+      <c r="C4" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="131"/>
-[...3 lines deleted...]
-      <c r="H4" s="132" t="s">
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="266" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="132"/>
-[...3 lines deleted...]
-      <c r="M4" s="132" t="s">
+      <c r="I4" s="266"/>
+      <c r="J4" s="266"/>
+      <c r="K4" s="266"/>
+      <c r="L4" s="266"/>
+      <c r="M4" s="266" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="132"/>
-[...3 lines deleted...]
-      <c r="R4" s="132" t="s">
+      <c r="N4" s="266"/>
+      <c r="O4" s="266"/>
+      <c r="P4" s="266"/>
+      <c r="Q4" s="266"/>
+      <c r="R4" s="266" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="132"/>
-[...2 lines deleted...]
-      <c r="V4" s="132"/>
+      <c r="S4" s="266"/>
+      <c r="T4" s="266"/>
+      <c r="U4" s="266"/>
+      <c r="V4" s="266"/>
       <c r="W4" s="4"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="4"/>
-      <c r="AS4" s="129"/>
-[...11 lines deleted...]
-      <c r="BE4" s="129"/>
+      <c r="AS4" s="264"/>
+      <c r="AT4" s="264"/>
+      <c r="AU4" s="264"/>
+      <c r="AV4" s="264"/>
+      <c r="AW4" s="264"/>
+      <c r="AX4" s="264"/>
+      <c r="AY4" s="264"/>
+      <c r="AZ4" s="264"/>
+      <c r="BA4" s="264"/>
+      <c r="BB4" s="264"/>
+      <c r="BC4" s="264"/>
+      <c r="BD4" s="264"/>
+      <c r="BE4" s="264"/>
     </row>
     <row r="5" spans="1:57" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C5" s="131"/>
-[...18 lines deleted...]
-      <c r="V5" s="132"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="266"/>
+      <c r="I5" s="266"/>
+      <c r="J5" s="266"/>
+      <c r="K5" s="266"/>
+      <c r="L5" s="266"/>
+      <c r="M5" s="266"/>
+      <c r="N5" s="266"/>
+      <c r="O5" s="266"/>
+      <c r="P5" s="266"/>
+      <c r="Q5" s="266"/>
+      <c r="R5" s="266"/>
+      <c r="S5" s="266"/>
+      <c r="T5" s="266"/>
+      <c r="U5" s="266"/>
+      <c r="V5" s="266"/>
       <c r="W5" s="4"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="4"/>
-      <c r="AS5" s="129"/>
-[...11 lines deleted...]
-      <c r="BE5" s="129"/>
+      <c r="AS5" s="264"/>
+      <c r="AT5" s="264"/>
+      <c r="AU5" s="264"/>
+      <c r="AV5" s="264"/>
+      <c r="AW5" s="264"/>
+      <c r="AX5" s="264"/>
+      <c r="AY5" s="264"/>
+      <c r="AZ5" s="264"/>
+      <c r="BA5" s="264"/>
+      <c r="BB5" s="264"/>
+      <c r="BC5" s="264"/>
+      <c r="BD5" s="264"/>
+      <c r="BE5" s="264"/>
     </row>
     <row r="6" spans="1:57" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="6"/>
-      <c r="C6" s="133"/>
-[...18 lines deleted...]
-      <c r="V6" s="131"/>
+      <c r="C6" s="267"/>
+      <c r="D6" s="267"/>
+      <c r="E6" s="267"/>
+      <c r="F6" s="267"/>
+      <c r="G6" s="267"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
+      <c r="L6" s="108"/>
+      <c r="M6" s="108"/>
+      <c r="N6" s="108"/>
+      <c r="O6" s="108"/>
+      <c r="P6" s="108"/>
+      <c r="Q6" s="108"/>
+      <c r="R6" s="108"/>
+      <c r="S6" s="108"/>
+      <c r="T6" s="108"/>
+      <c r="U6" s="108"/>
+      <c r="V6" s="108"/>
       <c r="W6" s="4"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="4"/>
-      <c r="AS6" s="129"/>
-[...11 lines deleted...]
-      <c r="BE6" s="129"/>
+      <c r="AS6" s="264"/>
+      <c r="AT6" s="264"/>
+      <c r="AU6" s="264"/>
+      <c r="AV6" s="264"/>
+      <c r="AW6" s="264"/>
+      <c r="AX6" s="264"/>
+      <c r="AY6" s="264"/>
+      <c r="AZ6" s="264"/>
+      <c r="BA6" s="264"/>
+      <c r="BB6" s="264"/>
+      <c r="BC6" s="264"/>
+      <c r="BD6" s="264"/>
+      <c r="BE6" s="264"/>
     </row>
     <row r="7" spans="1:57" ht="6.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="6"/>
-      <c r="C7" s="133"/>
-[...18 lines deleted...]
-      <c r="V7" s="131"/>
+      <c r="C7" s="267"/>
+      <c r="D7" s="267"/>
+      <c r="E7" s="267"/>
+      <c r="F7" s="267"/>
+      <c r="G7" s="267"/>
+      <c r="H7" s="108"/>
+      <c r="I7" s="108"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
+      <c r="L7" s="108"/>
+      <c r="M7" s="108"/>
+      <c r="N7" s="108"/>
+      <c r="O7" s="108"/>
+      <c r="P7" s="108"/>
+      <c r="Q7" s="108"/>
+      <c r="R7" s="108"/>
+      <c r="S7" s="108"/>
+      <c r="T7" s="108"/>
+      <c r="U7" s="108"/>
+      <c r="V7" s="108"/>
       <c r="W7" s="4"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="4"/>
-      <c r="AS7" s="130"/>
-[...11 lines deleted...]
-      <c r="BE7" s="130"/>
+      <c r="AS7" s="265"/>
+      <c r="AT7" s="265"/>
+      <c r="AU7" s="265"/>
+      <c r="AV7" s="265"/>
+      <c r="AW7" s="265"/>
+      <c r="AX7" s="265"/>
+      <c r="AY7" s="265"/>
+      <c r="AZ7" s="265"/>
+      <c r="BA7" s="265"/>
+      <c r="BB7" s="265"/>
+      <c r="BC7" s="265"/>
+      <c r="BD7" s="265"/>
+      <c r="BE7" s="265"/>
     </row>
     <row r="8" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="6"/>
-      <c r="C8" s="133"/>
-[...18 lines deleted...]
-      <c r="V8" s="131"/>
+      <c r="C8" s="267"/>
+      <c r="D8" s="267"/>
+      <c r="E8" s="267"/>
+      <c r="F8" s="267"/>
+      <c r="G8" s="267"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
+      <c r="L8" s="108"/>
+      <c r="M8" s="108"/>
+      <c r="N8" s="108"/>
+      <c r="O8" s="108"/>
+      <c r="P8" s="108"/>
+      <c r="Q8" s="108"/>
+      <c r="R8" s="108"/>
+      <c r="S8" s="108"/>
+      <c r="T8" s="108"/>
+      <c r="U8" s="108"/>
+      <c r="V8" s="108"/>
       <c r="W8" s="4"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="7"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
       <c r="BE8" s="7"/>
     </row>
     <row r="9" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="6"/>
-      <c r="C9" s="133"/>
-[...18 lines deleted...]
-      <c r="V9" s="131"/>
+      <c r="C9" s="267"/>
+      <c r="D9" s="267"/>
+      <c r="E9" s="267"/>
+      <c r="F9" s="267"/>
+      <c r="G9" s="267"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
+      <c r="L9" s="108"/>
+      <c r="M9" s="108"/>
+      <c r="N9" s="108"/>
+      <c r="O9" s="108"/>
+      <c r="P9" s="108"/>
+      <c r="Q9" s="108"/>
+      <c r="R9" s="108"/>
+      <c r="S9" s="108"/>
+      <c r="T9" s="108"/>
+      <c r="U9" s="108"/>
+      <c r="V9" s="108"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
-      <c r="AF9" s="131" t="s">
+      <c r="AF9" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="AG9" s="131"/>
-[...11 lines deleted...]
-      <c r="AS9" s="131" t="s">
+      <c r="AG9" s="108"/>
+      <c r="AH9" s="108"/>
+      <c r="AI9" s="108"/>
+      <c r="AJ9" s="108"/>
+      <c r="AK9" s="108"/>
+      <c r="AL9" s="108"/>
+      <c r="AM9" s="108"/>
+      <c r="AN9" s="108"/>
+      <c r="AO9" s="108"/>
+      <c r="AP9" s="108"/>
+      <c r="AQ9" s="108"/>
+      <c r="AR9" s="108"/>
+      <c r="AS9" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="AT9" s="131"/>
-[...2 lines deleted...]
-      <c r="AW9" s="131" t="s">
+      <c r="AT9" s="108"/>
+      <c r="AU9" s="108"/>
+      <c r="AV9" s="108"/>
+      <c r="AW9" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="AX9" s="131"/>
-[...6 lines deleted...]
-      <c r="BE9" s="131"/>
+      <c r="AX9" s="108"/>
+      <c r="AY9" s="108"/>
+      <c r="AZ9" s="108"/>
+      <c r="BA9" s="108"/>
+      <c r="BB9" s="108"/>
+      <c r="BC9" s="108"/>
+      <c r="BD9" s="108"/>
+      <c r="BE9" s="108"/>
     </row>
     <row r="10" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="6"/>
-      <c r="C10" s="133"/>
-[...18 lines deleted...]
-      <c r="V10" s="131"/>
+      <c r="C10" s="267"/>
+      <c r="D10" s="267"/>
+      <c r="E10" s="267"/>
+      <c r="F10" s="267"/>
+      <c r="G10" s="267"/>
+      <c r="H10" s="108"/>
+      <c r="I10" s="108"/>
+      <c r="J10" s="108"/>
+      <c r="K10" s="108"/>
+      <c r="L10" s="108"/>
+      <c r="M10" s="108"/>
+      <c r="N10" s="108"/>
+      <c r="O10" s="108"/>
+      <c r="P10" s="108"/>
+      <c r="Q10" s="108"/>
+      <c r="R10" s="108"/>
+      <c r="S10" s="108"/>
+      <c r="T10" s="108"/>
+      <c r="U10" s="108"/>
+      <c r="V10" s="108"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
       <c r="Z10" s="8"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="8"/>
       <c r="AC10" s="8"/>
       <c r="AD10" s="8"/>
       <c r="AE10" s="8"/>
-      <c r="AF10" s="145" t="s">
+      <c r="AF10" s="225" t="s">
         <v>9</v>
       </c>
-      <c r="AG10" s="146"/>
-[...14 lines deleted...]
-      <c r="AV10" s="156"/>
+      <c r="AG10" s="226"/>
+      <c r="AH10" s="226"/>
+      <c r="AI10" s="226"/>
+      <c r="AJ10" s="226"/>
+      <c r="AK10" s="226"/>
+      <c r="AL10" s="226"/>
+      <c r="AM10" s="226"/>
+      <c r="AN10" s="226"/>
+      <c r="AO10" s="226"/>
+      <c r="AP10" s="226"/>
+      <c r="AQ10" s="226"/>
+      <c r="AR10" s="227"/>
+      <c r="AS10" s="109"/>
+      <c r="AT10" s="110"/>
+      <c r="AU10" s="110"/>
+      <c r="AV10" s="111"/>
       <c r="AW10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="AX10" s="10"/>
       <c r="AY10" s="10"/>
       <c r="AZ10" s="10"/>
       <c r="BA10" s="10"/>
       <c r="BB10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="11"/>
     </row>
     <row r="11" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C11" s="160" t="s">
+      <c r="C11" s="234" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="160"/>
-[...44 lines deleted...]
-      <c r="AW11" s="164" t="s">
+      <c r="D11" s="234"/>
+      <c r="E11" s="234"/>
+      <c r="F11" s="234"/>
+      <c r="G11" s="234"/>
+      <c r="H11" s="234"/>
+      <c r="I11" s="234"/>
+      <c r="J11" s="234"/>
+      <c r="K11" s="234"/>
+      <c r="L11" s="234"/>
+      <c r="M11" s="234"/>
+      <c r="N11" s="234"/>
+      <c r="O11" s="234"/>
+      <c r="P11" s="234"/>
+      <c r="Q11" s="234"/>
+      <c r="R11" s="234"/>
+      <c r="S11" s="234"/>
+      <c r="T11" s="234"/>
+      <c r="U11" s="234"/>
+      <c r="V11" s="234"/>
+      <c r="W11" s="234"/>
+      <c r="X11" s="234"/>
+      <c r="Y11" s="234"/>
+      <c r="Z11" s="234"/>
+      <c r="AA11" s="234"/>
+      <c r="AB11" s="234"/>
+      <c r="AC11" s="234"/>
+      <c r="AD11" s="234"/>
+      <c r="AE11" s="235"/>
+      <c r="AF11" s="228"/>
+      <c r="AG11" s="229"/>
+      <c r="AH11" s="229"/>
+      <c r="AI11" s="229"/>
+      <c r="AJ11" s="229"/>
+      <c r="AK11" s="229"/>
+      <c r="AL11" s="229"/>
+      <c r="AM11" s="229"/>
+      <c r="AN11" s="229"/>
+      <c r="AO11" s="229"/>
+      <c r="AP11" s="229"/>
+      <c r="AQ11" s="229"/>
+      <c r="AR11" s="230"/>
+      <c r="AS11" s="112"/>
+      <c r="AT11" s="113"/>
+      <c r="AU11" s="113"/>
+      <c r="AV11" s="114"/>
+      <c r="AW11" s="238" t="s">
         <v>13</v>
       </c>
-      <c r="AX11" s="165"/>
-[...6 lines deleted...]
-      <c r="BE11" s="166"/>
+      <c r="AX11" s="239"/>
+      <c r="AY11" s="239"/>
+      <c r="AZ11" s="239"/>
+      <c r="BA11" s="239"/>
+      <c r="BB11" s="239"/>
+      <c r="BC11" s="239"/>
+      <c r="BD11" s="239"/>
+      <c r="BE11" s="240"/>
     </row>
     <row r="12" spans="1:57" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="162"/>
-[...44 lines deleted...]
-      <c r="AV12" s="159"/>
+      <c r="C12" s="236"/>
+      <c r="D12" s="236"/>
+      <c r="E12" s="236"/>
+      <c r="F12" s="236"/>
+      <c r="G12" s="236"/>
+      <c r="H12" s="236"/>
+      <c r="I12" s="236"/>
+      <c r="J12" s="236"/>
+      <c r="K12" s="236"/>
+      <c r="L12" s="236"/>
+      <c r="M12" s="236"/>
+      <c r="N12" s="236"/>
+      <c r="O12" s="236"/>
+      <c r="P12" s="236"/>
+      <c r="Q12" s="236"/>
+      <c r="R12" s="236"/>
+      <c r="S12" s="236"/>
+      <c r="T12" s="236"/>
+      <c r="U12" s="236"/>
+      <c r="V12" s="236"/>
+      <c r="W12" s="236"/>
+      <c r="X12" s="236"/>
+      <c r="Y12" s="236"/>
+      <c r="Z12" s="236"/>
+      <c r="AA12" s="236"/>
+      <c r="AB12" s="236"/>
+      <c r="AC12" s="236"/>
+      <c r="AD12" s="236"/>
+      <c r="AE12" s="237"/>
+      <c r="AF12" s="231"/>
+      <c r="AG12" s="232"/>
+      <c r="AH12" s="232"/>
+      <c r="AI12" s="232"/>
+      <c r="AJ12" s="232"/>
+      <c r="AK12" s="232"/>
+      <c r="AL12" s="232"/>
+      <c r="AM12" s="232"/>
+      <c r="AN12" s="232"/>
+      <c r="AO12" s="232"/>
+      <c r="AP12" s="232"/>
+      <c r="AQ12" s="232"/>
+      <c r="AR12" s="233"/>
+      <c r="AS12" s="112"/>
+      <c r="AT12" s="113"/>
+      <c r="AU12" s="113"/>
+      <c r="AV12" s="114"/>
       <c r="AW12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="7"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
       <c r="BE12" s="13"/>
     </row>
     <row r="13" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="14"/>
-      <c r="C13" s="134" t="s">
+      <c r="C13" s="268" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="135"/>
-[...4 lines deleted...]
-      <c r="I13" s="135"/>
+      <c r="D13" s="269"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="269"/>
+      <c r="G13" s="269"/>
+      <c r="H13" s="269"/>
+      <c r="I13" s="269"/>
       <c r="J13" s="15"/>
-      <c r="K13" s="137"/>
-[...29 lines deleted...]
-      <c r="AO13" s="141" t="s">
+      <c r="K13" s="270"/>
+      <c r="L13" s="270"/>
+      <c r="M13" s="270"/>
+      <c r="N13" s="270"/>
+      <c r="O13" s="270"/>
+      <c r="P13" s="270"/>
+      <c r="Q13" s="270"/>
+      <c r="R13" s="270"/>
+      <c r="S13" s="270"/>
+      <c r="T13" s="270"/>
+      <c r="U13" s="270"/>
+      <c r="V13" s="270"/>
+      <c r="W13" s="270"/>
+      <c r="X13" s="270"/>
+      <c r="Y13" s="270"/>
+      <c r="Z13" s="270"/>
+      <c r="AA13" s="270"/>
+      <c r="AB13" s="270"/>
+      <c r="AC13" s="270"/>
+      <c r="AD13" s="270"/>
+      <c r="AE13" s="270"/>
+      <c r="AF13" s="270"/>
+      <c r="AG13" s="270"/>
+      <c r="AH13" s="270"/>
+      <c r="AI13" s="270"/>
+      <c r="AJ13" s="270"/>
+      <c r="AK13" s="270"/>
+      <c r="AL13" s="270"/>
+      <c r="AM13" s="270"/>
+      <c r="AN13" s="271"/>
+      <c r="AO13" s="274" t="s">
         <v>16</v>
       </c>
-      <c r="AP13" s="141"/>
-[...1 lines deleted...]
-      <c r="AR13" s="141"/>
+      <c r="AP13" s="274"/>
+      <c r="AQ13" s="274"/>
+      <c r="AR13" s="274"/>
       <c r="AS13" s="16"/>
-      <c r="AT13" s="142"/>
-[...9 lines deleted...]
-      <c r="BD13" s="142"/>
+      <c r="AT13" s="275"/>
+      <c r="AU13" s="275"/>
+      <c r="AV13" s="275"/>
+      <c r="AW13" s="275"/>
+      <c r="AX13" s="275"/>
+      <c r="AY13" s="275"/>
+      <c r="AZ13" s="275"/>
+      <c r="BA13" s="275"/>
+      <c r="BB13" s="275"/>
+      <c r="BC13" s="275"/>
+      <c r="BD13" s="275"/>
       <c r="BE13" s="17"/>
     </row>
     <row r="14" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
-      <c r="C14" s="136"/>
-[...5 lines deleted...]
-      <c r="I14" s="131"/>
+      <c r="C14" s="190"/>
+      <c r="D14" s="108"/>
+      <c r="E14" s="108"/>
+      <c r="F14" s="108"/>
+      <c r="G14" s="108"/>
+      <c r="H14" s="108"/>
+      <c r="I14" s="108"/>
       <c r="J14" s="18"/>
-      <c r="K14" s="139"/>
-[...29 lines deleted...]
-      <c r="AO14" s="143" t="s">
+      <c r="K14" s="272"/>
+      <c r="L14" s="272"/>
+      <c r="M14" s="272"/>
+      <c r="N14" s="272"/>
+      <c r="O14" s="272"/>
+      <c r="P14" s="272"/>
+      <c r="Q14" s="272"/>
+      <c r="R14" s="272"/>
+      <c r="S14" s="272"/>
+      <c r="T14" s="272"/>
+      <c r="U14" s="272"/>
+      <c r="V14" s="272"/>
+      <c r="W14" s="272"/>
+      <c r="X14" s="272"/>
+      <c r="Y14" s="272"/>
+      <c r="Z14" s="272"/>
+      <c r="AA14" s="272"/>
+      <c r="AB14" s="272"/>
+      <c r="AC14" s="272"/>
+      <c r="AD14" s="272"/>
+      <c r="AE14" s="272"/>
+      <c r="AF14" s="272"/>
+      <c r="AG14" s="272"/>
+      <c r="AH14" s="272"/>
+      <c r="AI14" s="272"/>
+      <c r="AJ14" s="272"/>
+      <c r="AK14" s="272"/>
+      <c r="AL14" s="272"/>
+      <c r="AM14" s="272"/>
+      <c r="AN14" s="273"/>
+      <c r="AO14" s="217" t="s">
         <v>5</v>
       </c>
-      <c r="AP14" s="143"/>
-[...1 lines deleted...]
-      <c r="AR14" s="143"/>
+      <c r="AP14" s="217"/>
+      <c r="AQ14" s="217"/>
+      <c r="AR14" s="217"/>
       <c r="AS14" s="19"/>
-      <c r="AT14" s="144"/>
-[...9 lines deleted...]
-      <c r="BD14" s="144"/>
+      <c r="AT14" s="204"/>
+      <c r="AU14" s="204"/>
+      <c r="AV14" s="204"/>
+      <c r="AW14" s="204"/>
+      <c r="AX14" s="204"/>
+      <c r="AY14" s="204"/>
+      <c r="AZ14" s="204"/>
+      <c r="BA14" s="204"/>
+      <c r="BB14" s="204"/>
+      <c r="BC14" s="204"/>
+      <c r="BD14" s="204"/>
       <c r="BE14" s="20"/>
     </row>
     <row r="15" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="169" t="s">
+      <c r="A15" s="214" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="169"/>
-      <c r="C15" s="136" t="s">
+      <c r="B15" s="214"/>
+      <c r="C15" s="190" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="131"/>
-[...5 lines deleted...]
-      <c r="J15" s="170" t="s">
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="215" t="s">
         <v>19</v>
       </c>
-      <c r="K15" s="171"/>
-[...5 lines deleted...]
-      <c r="Q15" s="172"/>
+      <c r="K15" s="216"/>
+      <c r="L15" s="145"/>
+      <c r="M15" s="145"/>
+      <c r="N15" s="145"/>
+      <c r="O15" s="145"/>
+      <c r="P15" s="145"/>
+      <c r="Q15" s="145"/>
       <c r="R15" s="21"/>
       <c r="S15" s="21"/>
       <c r="T15" s="21"/>
       <c r="U15" s="21"/>
       <c r="V15" s="21"/>
       <c r="W15" s="21"/>
       <c r="X15" s="21"/>
       <c r="Y15" s="21"/>
       <c r="Z15" s="21"/>
       <c r="AA15" s="21"/>
       <c r="AB15" s="21"/>
       <c r="AC15" s="21"/>
       <c r="AD15" s="21"/>
       <c r="AE15" s="21"/>
       <c r="AF15" s="21"/>
       <c r="AG15" s="21"/>
       <c r="AH15" s="21"/>
       <c r="AI15" s="21"/>
       <c r="AJ15" s="21"/>
       <c r="AK15" s="21"/>
       <c r="AL15" s="21"/>
       <c r="AM15" s="21"/>
       <c r="AN15" s="22"/>
-      <c r="AO15" s="143" t="s">
+      <c r="AO15" s="217" t="s">
         <v>20</v>
       </c>
-      <c r="AP15" s="143"/>
-[...1 lines deleted...]
-      <c r="AR15" s="143"/>
+      <c r="AP15" s="217"/>
+      <c r="AQ15" s="217"/>
+      <c r="AR15" s="217"/>
       <c r="AS15" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="AT15" s="167"/>
-[...1 lines deleted...]
-      <c r="AV15" s="167"/>
+      <c r="AT15" s="218"/>
+      <c r="AU15" s="218"/>
+      <c r="AV15" s="218"/>
       <c r="AW15" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AX15" s="167"/>
-[...1 lines deleted...]
-      <c r="AZ15" s="167"/>
+      <c r="AX15" s="218"/>
+      <c r="AY15" s="218"/>
+      <c r="AZ15" s="218"/>
       <c r="BA15" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="BB15" s="167"/>
-[...1 lines deleted...]
-      <c r="BD15" s="167"/>
+      <c r="BB15" s="218"/>
+      <c r="BC15" s="218"/>
+      <c r="BD15" s="218"/>
       <c r="BE15" s="20"/>
     </row>
     <row r="16" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="169"/>
-[...7 lines deleted...]
-      <c r="I16" s="131"/>
+      <c r="A16" s="214"/>
+      <c r="B16" s="214"/>
+      <c r="C16" s="190"/>
+      <c r="D16" s="108"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="108"/>
+      <c r="G16" s="108"/>
+      <c r="H16" s="108"/>
+      <c r="I16" s="108"/>
       <c r="J16" s="24"/>
-      <c r="K16" s="168"/>
-[...27 lines deleted...]
-      <c r="AM16" s="168"/>
+      <c r="K16" s="241"/>
+      <c r="L16" s="241"/>
+      <c r="M16" s="241"/>
+      <c r="N16" s="241"/>
+      <c r="O16" s="241"/>
+      <c r="P16" s="241"/>
+      <c r="Q16" s="241"/>
+      <c r="R16" s="241"/>
+      <c r="S16" s="241"/>
+      <c r="T16" s="241"/>
+      <c r="U16" s="241"/>
+      <c r="V16" s="241"/>
+      <c r="W16" s="241"/>
+      <c r="X16" s="241"/>
+      <c r="Y16" s="241"/>
+      <c r="Z16" s="241"/>
+      <c r="AA16" s="241"/>
+      <c r="AB16" s="241"/>
+      <c r="AC16" s="241"/>
+      <c r="AD16" s="241"/>
+      <c r="AE16" s="241"/>
+      <c r="AF16" s="241"/>
+      <c r="AG16" s="241"/>
+      <c r="AH16" s="241"/>
+      <c r="AI16" s="241"/>
+      <c r="AJ16" s="241"/>
+      <c r="AK16" s="241"/>
+      <c r="AL16" s="241"/>
+      <c r="AM16" s="241"/>
       <c r="AN16" s="25"/>
-      <c r="AO16" s="143" t="s">
+      <c r="AO16" s="217" t="s">
         <v>24</v>
       </c>
-      <c r="AP16" s="143"/>
-[...1 lines deleted...]
-      <c r="AR16" s="143"/>
+      <c r="AP16" s="217"/>
+      <c r="AQ16" s="217"/>
+      <c r="AR16" s="217"/>
       <c r="AS16" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="AT16" s="167"/>
-[...1 lines deleted...]
-      <c r="AV16" s="167"/>
+      <c r="AT16" s="218"/>
+      <c r="AU16" s="218"/>
+      <c r="AV16" s="218"/>
       <c r="AW16" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="AX16" s="167"/>
-[...1 lines deleted...]
-      <c r="AZ16" s="167"/>
+      <c r="AX16" s="218"/>
+      <c r="AY16" s="218"/>
+      <c r="AZ16" s="218"/>
       <c r="BA16" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="BB16" s="167"/>
-[...1 lines deleted...]
-      <c r="BD16" s="167"/>
+      <c r="BB16" s="218"/>
+      <c r="BC16" s="218"/>
+      <c r="BD16" s="218"/>
       <c r="BE16" s="20"/>
     </row>
     <row r="17" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="169"/>
-[...1 lines deleted...]
-      <c r="C17" s="173" t="s">
+      <c r="A17" s="214"/>
+      <c r="B17" s="214"/>
+      <c r="C17" s="219" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="174"/>
-[...4 lines deleted...]
-      <c r="I17" s="175"/>
+      <c r="D17" s="220"/>
+      <c r="E17" s="220"/>
+      <c r="F17" s="220"/>
+      <c r="G17" s="220"/>
+      <c r="H17" s="220"/>
+      <c r="I17" s="221"/>
       <c r="J17" s="26" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="23"/>
-      <c r="L17" s="144"/>
-[...1 lines deleted...]
-      <c r="N17" s="144"/>
+      <c r="L17" s="204"/>
+      <c r="M17" s="204"/>
+      <c r="N17" s="204"/>
       <c r="O17" s="23" t="s">
         <v>27</v>
       </c>
       <c r="P17" s="23"/>
-      <c r="Q17" s="144"/>
-[...1 lines deleted...]
-      <c r="S17" s="144"/>
+      <c r="Q17" s="204"/>
+      <c r="R17" s="204"/>
+      <c r="S17" s="204"/>
       <c r="T17" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="U17" s="144"/>
-[...1 lines deleted...]
-      <c r="W17" s="144"/>
+      <c r="U17" s="204"/>
+      <c r="V17" s="204"/>
+      <c r="W17" s="204"/>
       <c r="X17" s="23" t="s">
         <v>29</v>
       </c>
       <c r="Y17" s="23"/>
-      <c r="Z17" s="180" t="s">
+      <c r="Z17" s="222" t="s">
         <v>30</v>
       </c>
-      <c r="AA17" s="180"/>
-[...5 lines deleted...]
-      <c r="AG17" s="180"/>
+      <c r="AA17" s="222"/>
+      <c r="AB17" s="222"/>
+      <c r="AC17" s="222"/>
+      <c r="AD17" s="222"/>
+      <c r="AE17" s="222"/>
+      <c r="AF17" s="222"/>
+      <c r="AG17" s="222"/>
       <c r="AH17" s="23" t="s">
         <v>31</v>
       </c>
       <c r="AI17" s="23"/>
-      <c r="AJ17" s="167"/>
-[...1 lines deleted...]
-      <c r="AL17" s="167"/>
+      <c r="AJ17" s="218"/>
+      <c r="AK17" s="218"/>
+      <c r="AL17" s="218"/>
       <c r="AM17" s="23" t="s">
         <v>32</v>
       </c>
       <c r="AN17" s="27"/>
-      <c r="AO17" s="181" t="s">
+      <c r="AO17" s="223" t="s">
         <v>33</v>
       </c>
-      <c r="AP17" s="180"/>
-[...1 lines deleted...]
-      <c r="AR17" s="182"/>
+      <c r="AP17" s="222"/>
+      <c r="AQ17" s="222"/>
+      <c r="AR17" s="224"/>
       <c r="AS17" s="19"/>
-      <c r="AT17" s="144"/>
-[...9 lines deleted...]
-      <c r="BD17" s="144"/>
+      <c r="AT17" s="204"/>
+      <c r="AU17" s="204"/>
+      <c r="AV17" s="204"/>
+      <c r="AW17" s="204"/>
+      <c r="AX17" s="204"/>
+      <c r="AY17" s="204"/>
+      <c r="AZ17" s="204"/>
+      <c r="BA17" s="204"/>
+      <c r="BB17" s="204"/>
+      <c r="BC17" s="204"/>
+      <c r="BD17" s="204"/>
       <c r="BE17" s="20"/>
     </row>
     <row r="18" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="169"/>
-[...1 lines deleted...]
-      <c r="C18" s="183" t="s">
+      <c r="A18" s="214"/>
+      <c r="B18" s="214"/>
+      <c r="C18" s="192" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="184"/>
-[...4 lines deleted...]
-      <c r="I18" s="185"/>
+      <c r="D18" s="193"/>
+      <c r="E18" s="193"/>
+      <c r="F18" s="193"/>
+      <c r="G18" s="193"/>
+      <c r="H18" s="193"/>
+      <c r="I18" s="194"/>
       <c r="J18" s="28"/>
       <c r="K18" s="21" t="s">
         <v>35</v>
       </c>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
       <c r="O18" s="21"/>
       <c r="P18" s="21"/>
       <c r="Q18" s="21"/>
       <c r="R18" s="21"/>
       <c r="S18" s="21"/>
       <c r="T18" s="21"/>
       <c r="U18" s="29"/>
       <c r="V18" s="21"/>
       <c r="W18" s="21"/>
       <c r="X18" s="21"/>
       <c r="Y18" s="21"/>
       <c r="Z18" s="21"/>
       <c r="AA18" s="21"/>
       <c r="AB18" s="21"/>
       <c r="AC18" s="21"/>
       <c r="AD18" s="21"/>
       <c r="AE18" s="21"/>
       <c r="AF18" s="21"/>
       <c r="AG18" s="21"/>
       <c r="AH18" s="21"/>
       <c r="AI18" s="21"/>
       <c r="AJ18" s="21"/>
       <c r="AK18" s="21"/>
       <c r="AL18" s="21"/>
       <c r="AM18" s="21"/>
       <c r="AN18" s="21"/>
       <c r="AO18" s="21"/>
       <c r="AP18" s="21"/>
       <c r="AQ18" s="21"/>
       <c r="AR18" s="21"/>
       <c r="AS18" s="21"/>
       <c r="AT18" s="21"/>
       <c r="AU18" s="21"/>
       <c r="AV18" s="21"/>
       <c r="AW18" s="21"/>
       <c r="AX18" s="22"/>
-      <c r="AY18" s="189" t="s">
+      <c r="AY18" s="203" t="s">
         <v>36</v>
       </c>
-      <c r="AZ18" s="144"/>
-[...4 lines deleted...]
-      <c r="BE18" s="190"/>
+      <c r="AZ18" s="204"/>
+      <c r="BA18" s="204"/>
+      <c r="BB18" s="204"/>
+      <c r="BC18" s="204"/>
+      <c r="BD18" s="204"/>
+      <c r="BE18" s="205"/>
     </row>
     <row r="19" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="169"/>
-[...7 lines deleted...]
-      <c r="I19" s="118"/>
+      <c r="A19" s="214"/>
+      <c r="B19" s="214"/>
+      <c r="C19" s="195"/>
+      <c r="D19" s="196"/>
+      <c r="E19" s="196"/>
+      <c r="F19" s="196"/>
+      <c r="G19" s="196"/>
+      <c r="H19" s="196"/>
+      <c r="I19" s="197"/>
       <c r="J19" s="30"/>
-      <c r="K19" s="191"/>
-[...36 lines deleted...]
-      <c r="AV19" s="191"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+      <c r="N19" s="210"/>
+      <c r="O19" s="210"/>
+      <c r="P19" s="210"/>
+      <c r="Q19" s="210"/>
+      <c r="R19" s="210"/>
+      <c r="S19" s="210"/>
+      <c r="T19" s="210"/>
+      <c r="U19" s="210"/>
+      <c r="V19" s="210"/>
+      <c r="W19" s="210"/>
+      <c r="X19" s="210"/>
+      <c r="Y19" s="210"/>
+      <c r="Z19" s="210"/>
+      <c r="AA19" s="210"/>
+      <c r="AB19" s="210"/>
+      <c r="AC19" s="210"/>
+      <c r="AD19" s="210"/>
+      <c r="AE19" s="210"/>
+      <c r="AF19" s="210"/>
+      <c r="AG19" s="210"/>
+      <c r="AH19" s="210"/>
+      <c r="AI19" s="210"/>
+      <c r="AJ19" s="210"/>
+      <c r="AK19" s="210"/>
+      <c r="AL19" s="210"/>
+      <c r="AM19" s="210"/>
+      <c r="AN19" s="210"/>
+      <c r="AO19" s="210"/>
+      <c r="AP19" s="210"/>
+      <c r="AQ19" s="210"/>
+      <c r="AR19" s="210"/>
+      <c r="AS19" s="210"/>
+      <c r="AT19" s="210"/>
+      <c r="AU19" s="210"/>
+      <c r="AV19" s="210"/>
       <c r="AW19" s="31"/>
       <c r="AX19" s="32"/>
       <c r="AY19" s="33"/>
-      <c r="AZ19" s="172"/>
-[...2 lines deleted...]
-      <c r="BC19" s="172"/>
+      <c r="AZ19" s="145"/>
+      <c r="BA19" s="145"/>
+      <c r="BB19" s="145"/>
+      <c r="BC19" s="145"/>
       <c r="BD19" s="34"/>
       <c r="BE19" s="35"/>
     </row>
     <row r="20" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="169"/>
-[...7 lines deleted...]
-      <c r="I20" s="118"/>
+      <c r="A20" s="214"/>
+      <c r="B20" s="214"/>
+      <c r="C20" s="195"/>
+      <c r="D20" s="196"/>
+      <c r="E20" s="196"/>
+      <c r="F20" s="196"/>
+      <c r="G20" s="196"/>
+      <c r="H20" s="196"/>
+      <c r="I20" s="197"/>
       <c r="J20" s="30"/>
-      <c r="K20" s="191"/>
-[...36 lines deleted...]
-      <c r="AV20" s="191"/>
+      <c r="K20" s="210"/>
+      <c r="L20" s="210"/>
+      <c r="M20" s="210"/>
+      <c r="N20" s="210"/>
+      <c r="O20" s="210"/>
+      <c r="P20" s="210"/>
+      <c r="Q20" s="210"/>
+      <c r="R20" s="210"/>
+      <c r="S20" s="210"/>
+      <c r="T20" s="210"/>
+      <c r="U20" s="210"/>
+      <c r="V20" s="210"/>
+      <c r="W20" s="210"/>
+      <c r="X20" s="210"/>
+      <c r="Y20" s="210"/>
+      <c r="Z20" s="210"/>
+      <c r="AA20" s="210"/>
+      <c r="AB20" s="210"/>
+      <c r="AC20" s="210"/>
+      <c r="AD20" s="210"/>
+      <c r="AE20" s="210"/>
+      <c r="AF20" s="210"/>
+      <c r="AG20" s="210"/>
+      <c r="AH20" s="210"/>
+      <c r="AI20" s="210"/>
+      <c r="AJ20" s="210"/>
+      <c r="AK20" s="210"/>
+      <c r="AL20" s="210"/>
+      <c r="AM20" s="210"/>
+      <c r="AN20" s="210"/>
+      <c r="AO20" s="210"/>
+      <c r="AP20" s="210"/>
+      <c r="AQ20" s="210"/>
+      <c r="AR20" s="210"/>
+      <c r="AS20" s="210"/>
+      <c r="AT20" s="210"/>
+      <c r="AU20" s="210"/>
+      <c r="AV20" s="210"/>
       <c r="AW20" s="31"/>
       <c r="AX20" s="32"/>
       <c r="AY20" s="36"/>
-      <c r="AZ20" s="192"/>
-[...2 lines deleted...]
-      <c r="BC20" s="192"/>
+      <c r="AZ20" s="211"/>
+      <c r="BA20" s="211"/>
+      <c r="BB20" s="211"/>
+      <c r="BC20" s="211"/>
       <c r="BD20" s="33"/>
       <c r="BE20" s="37"/>
     </row>
     <row r="21" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="169"/>
-[...7 lines deleted...]
-      <c r="I21" s="188"/>
+      <c r="A21" s="214"/>
+      <c r="B21" s="214"/>
+      <c r="C21" s="198"/>
+      <c r="D21" s="199"/>
+      <c r="E21" s="199"/>
+      <c r="F21" s="199"/>
+      <c r="G21" s="199"/>
+      <c r="H21" s="199"/>
+      <c r="I21" s="200"/>
       <c r="J21" s="30"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
       <c r="R21" s="31"/>
       <c r="S21" s="38"/>
       <c r="T21" s="38"/>
       <c r="U21" s="38"/>
       <c r="V21" s="38"/>
       <c r="W21" s="38"/>
       <c r="X21" s="38"/>
       <c r="Y21" s="38"/>
       <c r="Z21" s="38"/>
       <c r="AA21" s="38"/>
       <c r="AB21" s="38"/>
       <c r="AC21" s="38"/>
       <c r="AD21" s="38"/>
       <c r="AE21" s="38"/>
       <c r="AF21" s="38"/>
       <c r="AG21" s="38"/>
       <c r="AH21" s="38"/>
       <c r="AI21" s="38"/>
       <c r="AJ21" s="38"/>
       <c r="AK21" s="38"/>
       <c r="AL21" s="38"/>
       <c r="AM21" s="38"/>
       <c r="AN21" s="38"/>
       <c r="AO21" s="38"/>
       <c r="AP21" s="38"/>
       <c r="AQ21" s="38"/>
       <c r="AR21" s="38"/>
       <c r="AS21" s="38"/>
       <c r="AT21" s="38"/>
       <c r="AU21" s="38"/>
       <c r="AV21" s="38"/>
       <c r="AW21" s="38"/>
       <c r="AX21" s="25"/>
       <c r="AY21" s="39"/>
-      <c r="AZ21" s="193"/>
-[...3 lines deleted...]
-      <c r="BD21" s="194" t="s">
+      <c r="AZ21" s="170"/>
+      <c r="BA21" s="170"/>
+      <c r="BB21" s="170"/>
+      <c r="BC21" s="170"/>
+      <c r="BD21" s="212" t="s">
         <v>37</v>
       </c>
-      <c r="BE21" s="195"/>
+      <c r="BE21" s="213"/>
     </row>
     <row r="22" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="169"/>
-[...1 lines deleted...]
-      <c r="C22" s="183" t="s">
+      <c r="A22" s="214"/>
+      <c r="B22" s="214"/>
+      <c r="C22" s="192" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="184"/>
-[...4 lines deleted...]
-      <c r="I22" s="184"/>
+      <c r="D22" s="193"/>
+      <c r="E22" s="193"/>
+      <c r="F22" s="193"/>
+      <c r="G22" s="193"/>
+      <c r="H22" s="193"/>
+      <c r="I22" s="193"/>
       <c r="J22" s="19"/>
-      <c r="K22" s="197" t="s">
+      <c r="K22" s="202" t="s">
         <v>39</v>
       </c>
-      <c r="L22" s="197"/>
-[...8 lines deleted...]
-      <c r="U22" s="196"/>
+      <c r="L22" s="202"/>
+      <c r="M22" s="202"/>
+      <c r="N22" s="202"/>
+      <c r="O22" s="202"/>
+      <c r="P22" s="202"/>
+      <c r="Q22" s="202"/>
+      <c r="R22" s="209"/>
+      <c r="S22" s="204"/>
+      <c r="T22" s="204"/>
+      <c r="U22" s="208"/>
       <c r="V22" s="19"/>
-      <c r="W22" s="197" t="s">
+      <c r="W22" s="202" t="s">
         <v>40</v>
       </c>
-      <c r="X22" s="197"/>
-[...8 lines deleted...]
-      <c r="AG22" s="196"/>
+      <c r="X22" s="202"/>
+      <c r="Y22" s="202"/>
+      <c r="Z22" s="202"/>
+      <c r="AA22" s="202"/>
+      <c r="AB22" s="202"/>
+      <c r="AC22" s="202"/>
+      <c r="AD22" s="209"/>
+      <c r="AE22" s="203"/>
+      <c r="AF22" s="204"/>
+      <c r="AG22" s="208"/>
       <c r="AH22" s="19"/>
-      <c r="AI22" s="197" t="s">
+      <c r="AI22" s="202" t="s">
         <v>41</v>
       </c>
-      <c r="AJ22" s="197"/>
-[...8 lines deleted...]
-      <c r="AS22" s="196"/>
+      <c r="AJ22" s="202"/>
+      <c r="AK22" s="202"/>
+      <c r="AL22" s="202"/>
+      <c r="AM22" s="202"/>
+      <c r="AN22" s="202"/>
+      <c r="AO22" s="202"/>
+      <c r="AP22" s="209"/>
+      <c r="AQ22" s="203"/>
+      <c r="AR22" s="204"/>
+      <c r="AS22" s="208"/>
       <c r="AT22" s="19"/>
-      <c r="AU22" s="197" t="s">
+      <c r="AU22" s="202" t="s">
         <v>42</v>
       </c>
-      <c r="AV22" s="197"/>
-[...8 lines deleted...]
-      <c r="BE22" s="190"/>
+      <c r="AV22" s="202"/>
+      <c r="AW22" s="202"/>
+      <c r="AX22" s="202"/>
+      <c r="AY22" s="202"/>
+      <c r="AZ22" s="202"/>
+      <c r="BA22" s="202"/>
+      <c r="BB22" s="209"/>
+      <c r="BC22" s="203"/>
+      <c r="BD22" s="204"/>
+      <c r="BE22" s="205"/>
     </row>
     <row r="23" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="169"/>
-[...7 lines deleted...]
-      <c r="I23" s="118"/>
+      <c r="A23" s="214"/>
+      <c r="B23" s="214"/>
+      <c r="C23" s="195"/>
+      <c r="D23" s="196"/>
+      <c r="E23" s="196"/>
+      <c r="F23" s="196"/>
+      <c r="G23" s="196"/>
+      <c r="H23" s="196"/>
+      <c r="I23" s="197"/>
       <c r="J23" s="19"/>
-      <c r="K23" s="197" t="s">
+      <c r="K23" s="202" t="s">
         <v>43</v>
       </c>
-      <c r="L23" s="197"/>
-[...8 lines deleted...]
-      <c r="U23" s="196"/>
+      <c r="L23" s="202"/>
+      <c r="M23" s="202"/>
+      <c r="N23" s="202"/>
+      <c r="O23" s="202"/>
+      <c r="P23" s="202"/>
+      <c r="Q23" s="202"/>
+      <c r="R23" s="209"/>
+      <c r="S23" s="203"/>
+      <c r="T23" s="204"/>
+      <c r="U23" s="208"/>
       <c r="V23" s="19"/>
-      <c r="W23" s="197" t="s">
+      <c r="W23" s="202" t="s">
         <v>44</v>
       </c>
-      <c r="X23" s="197"/>
-[...8 lines deleted...]
-      <c r="AG23" s="196"/>
+      <c r="X23" s="202"/>
+      <c r="Y23" s="202"/>
+      <c r="Z23" s="202"/>
+      <c r="AA23" s="202"/>
+      <c r="AB23" s="202"/>
+      <c r="AC23" s="202"/>
+      <c r="AD23" s="209"/>
+      <c r="AE23" s="203"/>
+      <c r="AF23" s="204"/>
+      <c r="AG23" s="208"/>
       <c r="AH23" s="19"/>
-      <c r="AI23" s="197" t="s">
+      <c r="AI23" s="202" t="s">
         <v>45</v>
       </c>
-      <c r="AJ23" s="197"/>
-[...8 lines deleted...]
-      <c r="AS23" s="196"/>
+      <c r="AJ23" s="202"/>
+      <c r="AK23" s="202"/>
+      <c r="AL23" s="202"/>
+      <c r="AM23" s="202"/>
+      <c r="AN23" s="202"/>
+      <c r="AO23" s="202"/>
+      <c r="AP23" s="209"/>
+      <c r="AQ23" s="203"/>
+      <c r="AR23" s="204"/>
+      <c r="AS23" s="208"/>
       <c r="AT23" s="19"/>
-      <c r="AU23" s="197" t="s">
+      <c r="AU23" s="202" t="s">
         <v>46</v>
       </c>
-      <c r="AV23" s="197"/>
-[...8 lines deleted...]
-      <c r="BE23" s="190"/>
+      <c r="AV23" s="202"/>
+      <c r="AW23" s="202"/>
+      <c r="AX23" s="202"/>
+      <c r="AY23" s="202"/>
+      <c r="AZ23" s="202"/>
+      <c r="BA23" s="202"/>
+      <c r="BB23" s="209"/>
+      <c r="BC23" s="203"/>
+      <c r="BD23" s="204"/>
+      <c r="BE23" s="205"/>
     </row>
     <row r="24" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="169"/>
-[...7 lines deleted...]
-      <c r="I24" s="188"/>
+      <c r="A24" s="214"/>
+      <c r="B24" s="214"/>
+      <c r="C24" s="198"/>
+      <c r="D24" s="199"/>
+      <c r="E24" s="199"/>
+      <c r="F24" s="199"/>
+      <c r="G24" s="199"/>
+      <c r="H24" s="199"/>
+      <c r="I24" s="200"/>
       <c r="J24" s="19"/>
-      <c r="K24" s="201" t="s">
+      <c r="K24" s="206" t="s">
         <v>47</v>
       </c>
-      <c r="L24" s="201"/>
-[...8 lines deleted...]
-      <c r="U24" s="196"/>
+      <c r="L24" s="206"/>
+      <c r="M24" s="206"/>
+      <c r="N24" s="206"/>
+      <c r="O24" s="206"/>
+      <c r="P24" s="206"/>
+      <c r="Q24" s="206"/>
+      <c r="R24" s="207"/>
+      <c r="S24" s="203"/>
+      <c r="T24" s="204"/>
+      <c r="U24" s="208"/>
       <c r="V24" s="19"/>
-      <c r="W24" s="197" t="s">
+      <c r="W24" s="202" t="s">
         <v>48</v>
       </c>
-      <c r="X24" s="197"/>
-[...8 lines deleted...]
-      <c r="AG24" s="196"/>
+      <c r="X24" s="202"/>
+      <c r="Y24" s="202"/>
+      <c r="Z24" s="202"/>
+      <c r="AA24" s="202"/>
+      <c r="AB24" s="202"/>
+      <c r="AC24" s="202"/>
+      <c r="AD24" s="209"/>
+      <c r="AE24" s="203"/>
+      <c r="AF24" s="204"/>
+      <c r="AG24" s="208"/>
       <c r="AH24" s="19"/>
-      <c r="AI24" s="197" t="s">
+      <c r="AI24" s="202" t="s">
         <v>49</v>
       </c>
-      <c r="AJ24" s="197"/>
-[...8 lines deleted...]
-      <c r="AS24" s="196"/>
+      <c r="AJ24" s="202"/>
+      <c r="AK24" s="202"/>
+      <c r="AL24" s="202"/>
+      <c r="AM24" s="202"/>
+      <c r="AN24" s="202"/>
+      <c r="AO24" s="202"/>
+      <c r="AP24" s="209"/>
+      <c r="AQ24" s="203"/>
+      <c r="AR24" s="204"/>
+      <c r="AS24" s="208"/>
       <c r="AT24" s="19"/>
-      <c r="AU24" s="197"/>
-[...9 lines deleted...]
-      <c r="BE24" s="190"/>
+      <c r="AU24" s="202"/>
+      <c r="AV24" s="202"/>
+      <c r="AW24" s="202"/>
+      <c r="AX24" s="202"/>
+      <c r="AY24" s="202"/>
+      <c r="AZ24" s="202"/>
+      <c r="BA24" s="202"/>
+      <c r="BB24" s="209"/>
+      <c r="BC24" s="203"/>
+      <c r="BD24" s="204"/>
+      <c r="BE24" s="205"/>
     </row>
     <row r="25" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="169"/>
-[...1 lines deleted...]
-      <c r="C25" s="136" t="s">
+      <c r="A25" s="214"/>
+      <c r="B25" s="214"/>
+      <c r="C25" s="190" t="s">
         <v>50</v>
       </c>
-      <c r="D25" s="131"/>
-[...52 lines deleted...]
-      <c r="BE25" s="199"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="108"/>
+      <c r="F25" s="108"/>
+      <c r="G25" s="108"/>
+      <c r="H25" s="108"/>
+      <c r="I25" s="108"/>
+      <c r="J25" s="108"/>
+      <c r="K25" s="108"/>
+      <c r="L25" s="108"/>
+      <c r="M25" s="108"/>
+      <c r="N25" s="108"/>
+      <c r="O25" s="108"/>
+      <c r="P25" s="108"/>
+      <c r="Q25" s="108"/>
+      <c r="R25" s="108"/>
+      <c r="S25" s="107"/>
+      <c r="T25" s="107"/>
+      <c r="U25" s="107"/>
+      <c r="V25" s="108"/>
+      <c r="W25" s="108"/>
+      <c r="X25" s="108"/>
+      <c r="Y25" s="108"/>
+      <c r="Z25" s="108"/>
+      <c r="AA25" s="108"/>
+      <c r="AB25" s="108"/>
+      <c r="AC25" s="108"/>
+      <c r="AD25" s="108"/>
+      <c r="AE25" s="107"/>
+      <c r="AF25" s="107"/>
+      <c r="AG25" s="107"/>
+      <c r="AH25" s="108"/>
+      <c r="AI25" s="108"/>
+      <c r="AJ25" s="108"/>
+      <c r="AK25" s="108"/>
+      <c r="AL25" s="108"/>
+      <c r="AM25" s="108"/>
+      <c r="AN25" s="108"/>
+      <c r="AO25" s="108"/>
+      <c r="AP25" s="108"/>
+      <c r="AQ25" s="107"/>
+      <c r="AR25" s="107"/>
+      <c r="AS25" s="107"/>
+      <c r="AT25" s="108"/>
+      <c r="AU25" s="108"/>
+      <c r="AV25" s="108"/>
+      <c r="AW25" s="108"/>
+      <c r="AX25" s="108"/>
+      <c r="AY25" s="108"/>
+      <c r="AZ25" s="108"/>
+      <c r="BA25" s="108"/>
+      <c r="BB25" s="108"/>
+      <c r="BC25" s="107"/>
+      <c r="BD25" s="107"/>
+      <c r="BE25" s="191"/>
     </row>
     <row r="26" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="169"/>
-[...1 lines deleted...]
-      <c r="C26" s="183" t="s">
+      <c r="A26" s="214"/>
+      <c r="B26" s="214"/>
+      <c r="C26" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="D26" s="184"/>
-[...4 lines deleted...]
-      <c r="I26" s="185"/>
+      <c r="D26" s="193"/>
+      <c r="E26" s="193"/>
+      <c r="F26" s="193"/>
+      <c r="G26" s="193"/>
+      <c r="H26" s="193"/>
+      <c r="I26" s="194"/>
       <c r="J26" s="40"/>
       <c r="K26" s="34" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="L26" s="34"/>
       <c r="M26" s="34"/>
       <c r="N26" s="34"/>
       <c r="O26" s="34"/>
       <c r="P26" s="34"/>
       <c r="Q26" s="34"/>
       <c r="R26" s="34"/>
       <c r="S26" s="34"/>
       <c r="T26" s="34"/>
       <c r="U26" s="34"/>
       <c r="V26" s="34"/>
       <c r="W26" s="34"/>
       <c r="X26" s="34"/>
       <c r="Y26" s="34"/>
       <c r="Z26" s="34"/>
       <c r="AA26" s="34"/>
       <c r="AB26" s="34"/>
       <c r="AC26" s="34"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="34"/>
       <c r="AF26" s="34"/>
       <c r="AG26" s="34"/>
       <c r="AH26" s="34"/>
       <c r="AI26" s="34" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AJ26" s="34"/>
       <c r="AK26" s="34"/>
       <c r="AL26" s="34"/>
       <c r="AM26" s="34"/>
       <c r="AN26" s="34"/>
       <c r="AO26" s="34"/>
       <c r="AP26" s="34"/>
       <c r="AQ26" s="34"/>
       <c r="AR26" s="34"/>
       <c r="AS26" s="34"/>
       <c r="AT26" s="34"/>
       <c r="AU26" s="34"/>
       <c r="AV26" s="34"/>
       <c r="AW26" s="34"/>
       <c r="AX26" s="34"/>
       <c r="AY26" s="34"/>
       <c r="AZ26" s="34"/>
       <c r="BA26" s="34"/>
       <c r="BB26" s="34"/>
       <c r="BC26" s="34"/>
       <c r="BD26" s="34"/>
       <c r="BE26" s="35"/>
     </row>
     <row r="27" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="169"/>
-[...7 lines deleted...]
-      <c r="I27" s="118"/>
+      <c r="A27" s="214"/>
+      <c r="B27" s="214"/>
+      <c r="C27" s="195"/>
+      <c r="D27" s="196"/>
+      <c r="E27" s="196"/>
+      <c r="F27" s="196"/>
+      <c r="G27" s="196"/>
+      <c r="H27" s="196"/>
+      <c r="I27" s="197"/>
       <c r="J27" s="36"/>
       <c r="K27" s="33" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
       <c r="V27" s="33"/>
       <c r="W27" s="33"/>
       <c r="X27" s="33"/>
       <c r="Y27" s="33"/>
       <c r="Z27" s="33"/>
       <c r="AA27" s="33"/>
       <c r="AB27" s="33"/>
       <c r="AC27" s="33"/>
       <c r="AD27" s="33"/>
       <c r="AE27" s="33"/>
       <c r="AF27" s="33"/>
       <c r="AG27" s="33"/>
       <c r="AH27" s="33"/>
       <c r="AI27" s="33" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AJ27" s="33"/>
       <c r="AK27" s="33"/>
       <c r="AL27" s="33"/>
       <c r="AM27" s="33"/>
       <c r="AN27" s="33"/>
       <c r="AO27" s="33"/>
       <c r="AP27" s="33"/>
       <c r="AQ27" s="33"/>
       <c r="AR27" s="33"/>
       <c r="AS27" s="33"/>
       <c r="AT27" s="33"/>
       <c r="AU27" s="33"/>
       <c r="AV27" s="33"/>
       <c r="AW27" s="33"/>
       <c r="AX27" s="33"/>
       <c r="AY27" s="33"/>
       <c r="AZ27" s="33"/>
       <c r="BA27" s="33"/>
       <c r="BB27" s="33"/>
       <c r="BC27" s="33"/>
       <c r="BD27" s="33"/>
       <c r="BE27" s="37"/>
     </row>
     <row r="28" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="169"/>
-[...7 lines deleted...]
-      <c r="I28" s="118"/>
+      <c r="A28" s="214"/>
+      <c r="B28" s="214"/>
+      <c r="C28" s="195"/>
+      <c r="D28" s="196"/>
+      <c r="E28" s="196"/>
+      <c r="F28" s="196"/>
+      <c r="G28" s="196"/>
+      <c r="H28" s="196"/>
+      <c r="I28" s="197"/>
       <c r="J28" s="36"/>
       <c r="K28" s="33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="33"/>
       <c r="S28" s="33"/>
       <c r="T28" s="33"/>
       <c r="U28" s="33"/>
       <c r="V28" s="33"/>
       <c r="W28" s="33"/>
       <c r="X28" s="33"/>
       <c r="Y28" s="33"/>
       <c r="Z28" s="33"/>
       <c r="AA28" s="33"/>
       <c r="AB28" s="33"/>
       <c r="AC28" s="33"/>
       <c r="AD28" s="33"/>
       <c r="AE28" s="33"/>
       <c r="AF28" s="33"/>
       <c r="AG28" s="33"/>
       <c r="AH28" s="33"/>
       <c r="AI28" s="33" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="AJ28" s="33"/>
       <c r="AK28" s="33"/>
       <c r="AL28" s="33"/>
       <c r="AM28" s="33"/>
       <c r="AN28" s="33"/>
       <c r="AO28" s="33"/>
       <c r="AP28" s="33"/>
       <c r="AQ28" s="33"/>
       <c r="AR28" s="33"/>
       <c r="AS28" s="33"/>
       <c r="AT28" s="33"/>
       <c r="AU28" s="33"/>
       <c r="AV28" s="33"/>
       <c r="AW28" s="33"/>
       <c r="AX28" s="33"/>
       <c r="AY28" s="33"/>
       <c r="AZ28" s="33"/>
       <c r="BA28" s="33"/>
       <c r="BB28" s="33"/>
       <c r="BC28" s="33"/>
       <c r="BD28" s="33"/>
       <c r="BE28" s="37"/>
     </row>
     <row r="29" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="169"/>
-[...7 lines deleted...]
-      <c r="I29" s="118"/>
+      <c r="A29" s="214"/>
+      <c r="B29" s="214"/>
+      <c r="C29" s="195"/>
+      <c r="D29" s="196"/>
+      <c r="E29" s="196"/>
+      <c r="F29" s="196"/>
+      <c r="G29" s="196"/>
+      <c r="H29" s="196"/>
+      <c r="I29" s="197"/>
       <c r="J29" s="36"/>
       <c r="K29" s="33" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
       <c r="N29" s="33"/>
       <c r="O29" s="33"/>
       <c r="P29" s="33"/>
       <c r="Q29" s="33"/>
       <c r="R29" s="33"/>
       <c r="S29" s="33"/>
       <c r="T29" s="33"/>
       <c r="U29" s="33"/>
       <c r="V29" s="33"/>
       <c r="W29" s="33"/>
       <c r="X29" s="33"/>
       <c r="Y29" s="33"/>
       <c r="Z29" s="33"/>
       <c r="AA29" s="33"/>
       <c r="AB29" s="33"/>
       <c r="AC29" s="33"/>
       <c r="AD29" s="33"/>
       <c r="AE29" s="33"/>
       <c r="AF29" s="33"/>
       <c r="AG29" s="33"/>
       <c r="AH29" s="33"/>
       <c r="AI29" s="33" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="AJ29" s="33"/>
       <c r="AK29" s="33"/>
       <c r="AL29" s="33"/>
       <c r="AM29" s="33"/>
       <c r="AN29" s="33"/>
       <c r="AO29" s="33"/>
       <c r="AP29" s="33"/>
       <c r="AQ29" s="33"/>
       <c r="AR29" s="33"/>
       <c r="AS29" s="33"/>
       <c r="AT29" s="33"/>
       <c r="AU29" s="33"/>
       <c r="AV29" s="33"/>
       <c r="AW29" s="33"/>
       <c r="AX29" s="33"/>
       <c r="AY29" s="33"/>
       <c r="AZ29" s="33"/>
       <c r="BA29" s="33"/>
       <c r="BB29" s="33"/>
       <c r="BC29" s="33"/>
       <c r="BD29" s="33"/>
       <c r="BE29" s="37"/>
     </row>
     <row r="30" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="169"/>
-[...7 lines deleted...]
-      <c r="I30" s="118"/>
+      <c r="A30" s="214"/>
+      <c r="B30" s="214"/>
+      <c r="C30" s="195"/>
+      <c r="D30" s="196"/>
+      <c r="E30" s="196"/>
+      <c r="F30" s="196"/>
+      <c r="G30" s="196"/>
+      <c r="H30" s="196"/>
+      <c r="I30" s="197"/>
       <c r="J30" s="36"/>
       <c r="K30" s="33" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="L30" s="33"/>
       <c r="M30" s="33"/>
       <c r="N30" s="33"/>
       <c r="O30" s="33"/>
       <c r="P30" s="33"/>
       <c r="Q30" s="33"/>
       <c r="R30" s="33"/>
       <c r="S30" s="33"/>
       <c r="T30" s="33"/>
       <c r="U30" s="33"/>
       <c r="V30" s="33"/>
       <c r="W30" s="33"/>
       <c r="X30" s="33"/>
       <c r="Y30" s="33"/>
       <c r="Z30" s="33"/>
       <c r="AA30" s="33"/>
       <c r="AB30" s="33"/>
       <c r="AC30" s="33"/>
       <c r="AD30" s="33"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="33"/>
       <c r="AG30" s="33"/>
       <c r="AH30" s="33"/>
       <c r="AI30" s="33" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="AJ30" s="33"/>
       <c r="AK30" s="33"/>
       <c r="AL30" s="33"/>
       <c r="AM30" s="33"/>
       <c r="AN30" s="33"/>
       <c r="AO30" s="33"/>
       <c r="AP30" s="33"/>
       <c r="AQ30" s="33"/>
       <c r="AR30" s="33"/>
       <c r="AS30" s="33"/>
       <c r="AT30" s="33"/>
       <c r="AU30" s="33"/>
       <c r="AV30" s="33"/>
       <c r="AW30" s="33"/>
       <c r="AX30" s="33"/>
       <c r="AY30" s="33"/>
       <c r="AZ30" s="33"/>
       <c r="BA30" s="33"/>
       <c r="BB30" s="33"/>
       <c r="BC30" s="33"/>
       <c r="BD30" s="33"/>
       <c r="BE30" s="37"/>
     </row>
     <row r="31" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="169"/>
-[...7 lines deleted...]
-      <c r="I31" s="118"/>
+      <c r="A31" s="214"/>
+      <c r="B31" s="214"/>
+      <c r="C31" s="195"/>
+      <c r="D31" s="196"/>
+      <c r="E31" s="196"/>
+      <c r="F31" s="196"/>
+      <c r="G31" s="196"/>
+      <c r="H31" s="196"/>
+      <c r="I31" s="197"/>
       <c r="J31" s="36"/>
       <c r="K31" s="33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="33"/>
       <c r="O31" s="33"/>
       <c r="P31" s="33"/>
       <c r="Q31" s="33"/>
       <c r="R31" s="33"/>
       <c r="S31" s="33"/>
       <c r="T31" s="33"/>
       <c r="U31" s="33"/>
       <c r="V31" s="33"/>
       <c r="W31" s="33"/>
       <c r="X31" s="33"/>
       <c r="Y31" s="33"/>
       <c r="Z31" s="33"/>
       <c r="AA31" s="33"/>
       <c r="AB31" s="33"/>
       <c r="AC31" s="33"/>
       <c r="AD31" s="33"/>
       <c r="AE31" s="33"/>
       <c r="AF31" s="33"/>
       <c r="AG31" s="33"/>
       <c r="AH31" s="33"/>
       <c r="AI31" s="33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="AJ31" s="33"/>
       <c r="AK31" s="33"/>
       <c r="AL31" s="33"/>
       <c r="AM31" s="33"/>
       <c r="AN31" s="33"/>
       <c r="AO31" s="33"/>
       <c r="AP31" s="33"/>
       <c r="AQ31" s="33"/>
       <c r="AR31" s="33"/>
       <c r="AS31" s="33"/>
       <c r="AT31" s="33"/>
       <c r="AU31" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="AV31" s="33"/>
       <c r="AW31" s="33"/>
       <c r="AX31" s="33"/>
       <c r="AY31" s="33"/>
       <c r="AZ31" s="33"/>
       <c r="BA31" s="33"/>
       <c r="BB31" s="33"/>
       <c r="BC31" s="33"/>
       <c r="BD31" s="33"/>
       <c r="BE31" s="37"/>
     </row>
     <row r="32" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="169"/>
-[...7 lines deleted...]
-      <c r="I32" s="188"/>
+      <c r="A32" s="214"/>
+      <c r="B32" s="214"/>
+      <c r="C32" s="198"/>
+      <c r="D32" s="199"/>
+      <c r="E32" s="199"/>
+      <c r="F32" s="199"/>
+      <c r="G32" s="199"/>
+      <c r="H32" s="199"/>
+      <c r="I32" s="200"/>
       <c r="J32" s="41"/>
-      <c r="K32" s="200" t="s">
-[...4 lines deleted...]
-      <c r="N32" s="200"/>
+      <c r="K32" s="201" t="s">
+        <v>62</v>
+      </c>
+      <c r="L32" s="201"/>
+      <c r="M32" s="201"/>
+      <c r="N32" s="201"/>
       <c r="O32" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="P32" s="200"/>
-[...26 lines deleted...]
-      <c r="AQ32" s="200"/>
+      <c r="P32" s="201"/>
+      <c r="Q32" s="201"/>
+      <c r="R32" s="201"/>
+      <c r="S32" s="201"/>
+      <c r="T32" s="201"/>
+      <c r="U32" s="201"/>
+      <c r="V32" s="201"/>
+      <c r="W32" s="201"/>
+      <c r="X32" s="201"/>
+      <c r="Y32" s="201"/>
+      <c r="Z32" s="201"/>
+      <c r="AA32" s="201"/>
+      <c r="AB32" s="201"/>
+      <c r="AC32" s="201"/>
+      <c r="AD32" s="201"/>
+      <c r="AE32" s="201"/>
+      <c r="AF32" s="201"/>
+      <c r="AG32" s="201"/>
+      <c r="AH32" s="201"/>
+      <c r="AI32" s="201"/>
+      <c r="AJ32" s="201"/>
+      <c r="AK32" s="201"/>
+      <c r="AL32" s="201"/>
+      <c r="AM32" s="201"/>
+      <c r="AN32" s="201"/>
+      <c r="AO32" s="201"/>
+      <c r="AP32" s="201"/>
+      <c r="AQ32" s="201"/>
       <c r="AR32" s="42" t="s">
         <v>22</v>
       </c>
       <c r="AS32" s="43"/>
       <c r="AT32" s="43"/>
       <c r="AU32" s="43" t="s">
         <v>35</v>
       </c>
       <c r="AV32" s="43"/>
       <c r="AW32" s="43"/>
       <c r="AX32" s="43"/>
       <c r="AY32" s="43"/>
       <c r="AZ32" s="43"/>
       <c r="BA32" s="43"/>
       <c r="BB32" s="43"/>
       <c r="BC32" s="43"/>
       <c r="BD32" s="43"/>
       <c r="BE32" s="44"/>
     </row>
     <row r="33" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="169"/>
-[...9 lines deleted...]
-      <c r="I33" s="131"/>
+      <c r="A33" s="214"/>
+      <c r="B33" s="214"/>
+      <c r="C33" s="190" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="108"/>
+      <c r="E33" s="108"/>
+      <c r="F33" s="108"/>
+      <c r="G33" s="108"/>
+      <c r="H33" s="108"/>
+      <c r="I33" s="108"/>
       <c r="J33" s="45"/>
       <c r="K33" s="46" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L33" s="46"/>
       <c r="M33" s="46"/>
       <c r="N33" s="46"/>
       <c r="O33" s="46"/>
       <c r="P33" s="46"/>
       <c r="Q33" s="46"/>
       <c r="R33" s="46"/>
       <c r="S33" s="46" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="T33" s="46"/>
       <c r="U33" s="46"/>
       <c r="V33" s="46"/>
       <c r="W33" s="46"/>
       <c r="X33" s="46"/>
       <c r="Y33" s="46"/>
       <c r="Z33" s="33" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="AA33" s="33"/>
       <c r="AB33" s="46"/>
       <c r="AC33" s="46"/>
       <c r="AD33" s="46" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="AE33" s="33"/>
       <c r="AF33" s="47"/>
       <c r="AG33" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="AH33" s="197"/>
-[...8 lines deleted...]
-      <c r="AQ33" s="197"/>
+      <c r="AH33" s="202"/>
+      <c r="AI33" s="202"/>
+      <c r="AJ33" s="202"/>
+      <c r="AK33" s="202"/>
+      <c r="AL33" s="202"/>
+      <c r="AM33" s="202"/>
+      <c r="AN33" s="202"/>
+      <c r="AO33" s="202"/>
+      <c r="AP33" s="202"/>
+      <c r="AQ33" s="202"/>
       <c r="AR33" s="46" t="s">
         <v>22</v>
       </c>
       <c r="AS33" s="46"/>
       <c r="AT33" s="46"/>
       <c r="AU33" s="46"/>
       <c r="AV33" s="46"/>
       <c r="AW33" s="46"/>
       <c r="AX33" s="46"/>
       <c r="AY33" s="46"/>
       <c r="AZ33" s="46"/>
       <c r="BA33" s="46"/>
       <c r="BB33" s="46"/>
       <c r="BC33" s="46"/>
       <c r="BD33" s="46"/>
       <c r="BE33" s="48"/>
     </row>
     <row r="34" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="169"/>
-[...9 lines deleted...]
-      <c r="I34" s="205"/>
+      <c r="A34" s="214"/>
+      <c r="B34" s="214"/>
+      <c r="C34" s="175" t="s">
+        <v>67</v>
+      </c>
+      <c r="D34" s="143"/>
+      <c r="E34" s="143"/>
+      <c r="F34" s="143"/>
+      <c r="G34" s="143"/>
+      <c r="H34" s="143"/>
+      <c r="I34" s="144"/>
       <c r="J34" s="40"/>
       <c r="K34" s="34" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="L34" s="34"/>
       <c r="M34" s="34"/>
       <c r="N34" s="49"/>
       <c r="O34" s="34"/>
       <c r="P34" s="34"/>
       <c r="Q34" s="34"/>
       <c r="R34" s="49"/>
       <c r="S34" s="34"/>
       <c r="T34" s="34"/>
       <c r="U34" s="34"/>
       <c r="V34" s="34"/>
       <c r="W34" s="34"/>
       <c r="X34" s="34"/>
       <c r="Y34" s="49"/>
       <c r="Z34" s="34"/>
       <c r="AA34" s="34"/>
       <c r="AB34" s="34"/>
       <c r="AC34" s="34"/>
       <c r="AD34" s="34"/>
       <c r="AE34" s="34"/>
       <c r="AF34" s="33"/>
       <c r="AG34" s="34"/>
       <c r="AH34" s="34"/>
       <c r="AI34" s="34" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="AJ34" s="34"/>
       <c r="AK34" s="34"/>
       <c r="AL34" s="34"/>
       <c r="AM34" s="34"/>
       <c r="AN34" s="34"/>
       <c r="AO34" s="34"/>
       <c r="AP34" s="34"/>
       <c r="AQ34" s="34"/>
       <c r="AR34" s="34"/>
       <c r="AS34" s="34"/>
       <c r="AT34" s="34"/>
       <c r="AU34" s="34"/>
       <c r="AV34" s="34"/>
       <c r="AW34" s="34"/>
       <c r="AX34" s="34"/>
       <c r="AY34" s="34"/>
       <c r="AZ34" s="34"/>
       <c r="BA34" s="34"/>
       <c r="BB34" s="34"/>
       <c r="BC34" s="34"/>
       <c r="BD34" s="34"/>
       <c r="BE34" s="35"/>
     </row>
     <row r="35" spans="1:57" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="169"/>
-[...7 lines deleted...]
-      <c r="I35" s="208"/>
+      <c r="A35" s="214"/>
+      <c r="B35" s="214"/>
+      <c r="C35" s="176"/>
+      <c r="D35" s="151"/>
+      <c r="E35" s="151"/>
+      <c r="F35" s="151"/>
+      <c r="G35" s="151"/>
+      <c r="H35" s="151"/>
+      <c r="I35" s="152"/>
       <c r="J35" s="50"/>
       <c r="K35" s="51" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L35" s="51"/>
       <c r="M35" s="51"/>
       <c r="N35" s="52"/>
       <c r="O35" s="51"/>
       <c r="P35" s="51"/>
       <c r="Q35" s="51"/>
       <c r="R35" s="51"/>
       <c r="S35" s="51"/>
       <c r="T35" s="51"/>
       <c r="U35" s="51"/>
       <c r="V35" s="51"/>
       <c r="W35" s="51"/>
       <c r="X35" s="51"/>
       <c r="Y35" s="51"/>
       <c r="Z35" s="51"/>
       <c r="AA35" s="51"/>
       <c r="AB35" s="51"/>
       <c r="AC35" s="51"/>
       <c r="AD35" s="51"/>
       <c r="AE35" s="51"/>
       <c r="AF35" s="51"/>
       <c r="AG35" s="51"/>
       <c r="AH35" s="51"/>
       <c r="AI35" s="51" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="AJ35" s="51"/>
       <c r="AK35" s="51"/>
       <c r="AL35" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="AM35" s="209"/>
-[...9 lines deleted...]
-      <c r="AW35" s="209"/>
+      <c r="AM35" s="177"/>
+      <c r="AN35" s="177"/>
+      <c r="AO35" s="177"/>
+      <c r="AP35" s="177"/>
+      <c r="AQ35" s="177"/>
+      <c r="AR35" s="177"/>
+      <c r="AS35" s="177"/>
+      <c r="AT35" s="177"/>
+      <c r="AU35" s="177"/>
+      <c r="AV35" s="177"/>
+      <c r="AW35" s="177"/>
       <c r="AX35" s="51" t="s">
         <v>22</v>
       </c>
       <c r="AY35" s="51"/>
       <c r="AZ35" s="51"/>
       <c r="BA35" s="51"/>
       <c r="BB35" s="51"/>
       <c r="BC35" s="51"/>
       <c r="BD35" s="51"/>
       <c r="BE35" s="53"/>
     </row>
     <row r="36" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="169"/>
-[...9 lines deleted...]
-      <c r="I36" s="179"/>
+      <c r="A36" s="214"/>
+      <c r="B36" s="214"/>
+      <c r="C36" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="107"/>
+      <c r="E36" s="107"/>
+      <c r="F36" s="107"/>
+      <c r="G36" s="107"/>
+      <c r="H36" s="107"/>
+      <c r="I36" s="107"/>
       <c r="J36" s="36"/>
       <c r="K36" s="33" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L36" s="33"/>
       <c r="M36" s="54"/>
       <c r="N36" s="54"/>
       <c r="O36" s="54"/>
       <c r="P36" s="54"/>
       <c r="Q36" s="33"/>
       <c r="R36" s="33"/>
       <c r="S36" s="33"/>
       <c r="T36" s="33"/>
       <c r="U36" s="33"/>
       <c r="V36" s="33"/>
       <c r="W36" s="33"/>
       <c r="X36" s="33"/>
       <c r="Y36" s="33"/>
       <c r="Z36" s="55"/>
       <c r="AA36" s="33" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="AB36" s="54"/>
       <c r="AC36" s="54"/>
       <c r="AD36" s="33"/>
       <c r="AE36" s="33"/>
       <c r="AF36" s="33"/>
       <c r="AG36" s="33"/>
       <c r="AH36" s="33"/>
       <c r="AI36" s="33"/>
       <c r="AJ36" s="33"/>
       <c r="AK36" s="33"/>
       <c r="AL36" s="33"/>
       <c r="AM36" s="33"/>
       <c r="AN36" s="33"/>
       <c r="AO36" s="33" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="AP36" s="33"/>
       <c r="AQ36" s="33"/>
       <c r="AR36" s="33"/>
       <c r="AS36" s="33"/>
       <c r="AT36" s="33"/>
       <c r="AU36" s="33"/>
       <c r="AV36" s="33"/>
       <c r="AW36" s="33"/>
       <c r="AX36" s="33"/>
       <c r="AY36" s="33"/>
       <c r="AZ36" s="33"/>
       <c r="BA36" s="33"/>
       <c r="BB36" s="33"/>
       <c r="BC36" s="33"/>
       <c r="BD36" s="33"/>
       <c r="BE36" s="56"/>
     </row>
     <row r="37" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="169"/>
-[...7 lines deleted...]
-      <c r="I37" s="131"/>
+      <c r="A37" s="214"/>
+      <c r="B37" s="214"/>
+      <c r="C37" s="108"/>
+      <c r="D37" s="108"/>
+      <c r="E37" s="108"/>
+      <c r="F37" s="108"/>
+      <c r="G37" s="108"/>
+      <c r="H37" s="108"/>
+      <c r="I37" s="108"/>
       <c r="J37" s="36"/>
       <c r="K37" s="33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="L37" s="33"/>
       <c r="M37" s="54"/>
       <c r="N37" s="54"/>
       <c r="O37" s="54"/>
       <c r="P37" s="54"/>
       <c r="Q37" s="33"/>
       <c r="R37" s="33"/>
       <c r="S37" s="33"/>
       <c r="T37" s="33"/>
       <c r="U37" s="33"/>
       <c r="V37" s="33"/>
       <c r="W37" s="33"/>
       <c r="X37" s="33"/>
       <c r="Y37" s="33"/>
       <c r="Z37" s="55"/>
       <c r="AA37" s="33" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="AB37" s="54"/>
       <c r="AC37" s="54"/>
       <c r="AD37" s="33"/>
       <c r="AE37" s="33"/>
       <c r="AF37" s="33"/>
       <c r="AG37" s="33"/>
       <c r="AH37" s="33"/>
       <c r="AI37" s="33"/>
       <c r="AJ37" s="33"/>
       <c r="AK37" s="33"/>
       <c r="AL37" s="33"/>
       <c r="AM37" s="33"/>
       <c r="AN37" s="33"/>
       <c r="AO37" s="33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="AP37" s="33"/>
       <c r="AQ37" s="33"/>
       <c r="AR37" s="33"/>
       <c r="AS37" s="33"/>
       <c r="AT37" s="33"/>
       <c r="AU37" s="33"/>
       <c r="AV37" s="33"/>
       <c r="AW37" s="33"/>
       <c r="AX37" s="33"/>
       <c r="AY37" s="33"/>
       <c r="AZ37" s="33"/>
       <c r="BA37" s="33"/>
       <c r="BB37" s="33"/>
       <c r="BC37" s="33"/>
       <c r="BD37" s="33"/>
       <c r="BE37" s="56"/>
     </row>
     <row r="38" spans="1:57" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="169"/>
-[...7 lines deleted...]
-      <c r="I38" s="210"/>
+      <c r="A38" s="214"/>
+      <c r="B38" s="214"/>
+      <c r="C38" s="178"/>
+      <c r="D38" s="178"/>
+      <c r="E38" s="178"/>
+      <c r="F38" s="178"/>
+      <c r="G38" s="178"/>
+      <c r="H38" s="178"/>
+      <c r="I38" s="178"/>
       <c r="J38" s="36"/>
       <c r="K38" s="33" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="L38" s="33"/>
       <c r="M38" s="54"/>
       <c r="N38" s="33"/>
       <c r="O38" s="33"/>
       <c r="P38" s="33"/>
       <c r="Q38" s="33"/>
       <c r="R38" s="33"/>
       <c r="S38" s="33"/>
       <c r="T38" s="33"/>
       <c r="U38" s="33"/>
       <c r="V38" s="33"/>
       <c r="W38" s="33"/>
       <c r="X38" s="33"/>
       <c r="Y38" s="33"/>
       <c r="Z38" s="55"/>
       <c r="AA38" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="AB38" s="33"/>
       <c r="AC38" s="55"/>
       <c r="AD38" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="AE38" s="209"/>
-[...17 lines deleted...]
-      <c r="AW38" s="209"/>
+      <c r="AE38" s="177"/>
+      <c r="AF38" s="177"/>
+      <c r="AG38" s="177"/>
+      <c r="AH38" s="177"/>
+      <c r="AI38" s="177"/>
+      <c r="AJ38" s="177"/>
+      <c r="AK38" s="177"/>
+      <c r="AL38" s="177"/>
+      <c r="AM38" s="177"/>
+      <c r="AN38" s="177"/>
+      <c r="AO38" s="177"/>
+      <c r="AP38" s="177"/>
+      <c r="AQ38" s="177"/>
+      <c r="AR38" s="177"/>
+      <c r="AS38" s="177"/>
+      <c r="AT38" s="177"/>
+      <c r="AU38" s="177"/>
+      <c r="AV38" s="177"/>
+      <c r="AW38" s="177"/>
       <c r="AX38" s="33" t="s">
         <v>22</v>
       </c>
       <c r="AY38" s="33"/>
       <c r="AZ38" s="33"/>
       <c r="BA38" s="33"/>
       <c r="BB38" s="33"/>
       <c r="BC38" s="33"/>
       <c r="BD38" s="33"/>
       <c r="BE38" s="56"/>
     </row>
     <row r="39" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="169"/>
-[...10 lines deleted...]
-      <c r="J39" s="211" t="s">
+      <c r="A39" s="214"/>
+      <c r="B39" s="214"/>
+      <c r="C39" s="253" t="s">
+        <v>136</v>
+      </c>
+      <c r="D39" s="251"/>
+      <c r="E39" s="251"/>
+      <c r="F39" s="251"/>
+      <c r="G39" s="251"/>
+      <c r="H39" s="251"/>
+      <c r="I39" s="252"/>
+      <c r="J39" s="179" t="s">
+        <v>79</v>
+      </c>
+      <c r="K39" s="180"/>
+      <c r="L39" s="181"/>
+      <c r="M39" s="182" t="s">
+        <v>80</v>
+      </c>
+      <c r="N39" s="182"/>
+      <c r="O39" s="182"/>
+      <c r="P39" s="182"/>
+      <c r="Q39" s="182"/>
+      <c r="R39" s="184" t="s">
         <v>81</v>
       </c>
-      <c r="K39" s="212"/>
-[...1 lines deleted...]
-      <c r="M39" s="214" t="s">
+      <c r="S39" s="184"/>
+      <c r="T39" s="184"/>
+      <c r="U39" s="184"/>
+      <c r="V39" s="184"/>
+      <c r="W39" s="186" t="s">
         <v>82</v>
       </c>
-      <c r="N39" s="214"/>
-[...3 lines deleted...]
-      <c r="R39" s="216" t="s">
+      <c r="X39" s="187"/>
+      <c r="Y39" s="187"/>
+      <c r="Z39" s="187"/>
+      <c r="AA39" s="187"/>
+      <c r="AB39" s="187" t="s">
         <v>83</v>
       </c>
-      <c r="S39" s="216"/>
-[...3 lines deleted...]
-      <c r="W39" s="218" t="s">
+      <c r="AC39" s="187"/>
+      <c r="AD39" s="187"/>
+      <c r="AE39" s="187"/>
+      <c r="AF39" s="187"/>
+      <c r="AG39" s="187"/>
+      <c r="AH39" s="171" t="s">
+        <v>21</v>
+      </c>
+      <c r="AI39" s="168"/>
+      <c r="AJ39" s="168"/>
+      <c r="AK39" s="168"/>
+      <c r="AL39" s="168"/>
+      <c r="AM39" s="168"/>
+      <c r="AN39" s="171" t="s">
+        <v>22</v>
+      </c>
+      <c r="AO39" s="168"/>
+      <c r="AP39" s="168"/>
+      <c r="AQ39" s="168"/>
+      <c r="AR39" s="168"/>
+      <c r="AS39" s="168"/>
+      <c r="AT39" s="171" t="s">
+        <v>23</v>
+      </c>
+      <c r="AU39" s="168"/>
+      <c r="AV39" s="168"/>
+      <c r="AW39" s="168"/>
+      <c r="AX39" s="168"/>
+      <c r="AY39" s="168"/>
+      <c r="AZ39" s="165"/>
+      <c r="BA39" s="167" t="s">
         <v>84</v>
       </c>
-      <c r="X39" s="219"/>
-[...3 lines deleted...]
-      <c r="AB39" s="219" t="s">
+      <c r="BB39" s="168"/>
+      <c r="BC39" s="168"/>
+      <c r="BD39" s="171" t="s">
         <v>85</v>
       </c>
-      <c r="AC39" s="219"/>
-[...37 lines deleted...]
-      <c r="BE39" s="228"/>
+      <c r="BE39" s="172"/>
     </row>
     <row r="40" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="169"/>
-[...55 lines deleted...]
-      <c r="BE40" s="230"/>
+      <c r="A40" s="214"/>
+      <c r="B40" s="214"/>
+      <c r="C40" s="195"/>
+      <c r="D40" s="196"/>
+      <c r="E40" s="196"/>
+      <c r="F40" s="196"/>
+      <c r="G40" s="196"/>
+      <c r="H40" s="196"/>
+      <c r="I40" s="197"/>
+      <c r="J40" s="115"/>
+      <c r="K40" s="116"/>
+      <c r="L40" s="117"/>
+      <c r="M40" s="183"/>
+      <c r="N40" s="183"/>
+      <c r="O40" s="183"/>
+      <c r="P40" s="183"/>
+      <c r="Q40" s="183"/>
+      <c r="R40" s="185"/>
+      <c r="S40" s="185"/>
+      <c r="T40" s="185"/>
+      <c r="U40" s="185"/>
+      <c r="V40" s="185"/>
+      <c r="W40" s="188"/>
+      <c r="X40" s="189"/>
+      <c r="Y40" s="189"/>
+      <c r="Z40" s="189"/>
+      <c r="AA40" s="189"/>
+      <c r="AB40" s="189"/>
+      <c r="AC40" s="189"/>
+      <c r="AD40" s="189"/>
+      <c r="AE40" s="189"/>
+      <c r="AF40" s="189"/>
+      <c r="AG40" s="189"/>
+      <c r="AH40" s="173"/>
+      <c r="AI40" s="170"/>
+      <c r="AJ40" s="170"/>
+      <c r="AK40" s="170"/>
+      <c r="AL40" s="170"/>
+      <c r="AM40" s="170"/>
+      <c r="AN40" s="173"/>
+      <c r="AO40" s="170"/>
+      <c r="AP40" s="170"/>
+      <c r="AQ40" s="170"/>
+      <c r="AR40" s="170"/>
+      <c r="AS40" s="170"/>
+      <c r="AT40" s="173"/>
+      <c r="AU40" s="170"/>
+      <c r="AV40" s="170"/>
+      <c r="AW40" s="170"/>
+      <c r="AX40" s="170"/>
+      <c r="AY40" s="170"/>
+      <c r="AZ40" s="166"/>
+      <c r="BA40" s="169"/>
+      <c r="BB40" s="170"/>
+      <c r="BC40" s="170"/>
+      <c r="BD40" s="173"/>
+      <c r="BE40" s="174"/>
     </row>
     <row r="41" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="169"/>
-[...12 lines deleted...]
-      <c r="L41" s="205"/>
+      <c r="A41" s="214"/>
+      <c r="B41" s="214"/>
+      <c r="C41" s="195"/>
+      <c r="D41" s="196"/>
+      <c r="E41" s="196"/>
+      <c r="F41" s="196"/>
+      <c r="G41" s="196"/>
+      <c r="H41" s="196"/>
+      <c r="I41" s="197"/>
+      <c r="J41" s="142" t="s">
+        <v>86</v>
+      </c>
+      <c r="K41" s="143"/>
+      <c r="L41" s="144"/>
       <c r="M41" s="34"/>
       <c r="N41" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="O41" s="34"/>
       <c r="P41" s="34"/>
       <c r="Q41" s="34"/>
       <c r="R41" s="34"/>
       <c r="S41" s="34"/>
       <c r="T41" s="34"/>
       <c r="U41" s="34"/>
       <c r="V41" s="34"/>
       <c r="W41" s="34"/>
       <c r="X41" s="34"/>
       <c r="Y41" s="34"/>
       <c r="Z41" s="34"/>
       <c r="AA41" s="34"/>
       <c r="AB41" s="34"/>
       <c r="AC41" s="34"/>
       <c r="AD41" s="34"/>
       <c r="AE41" s="34"/>
       <c r="AF41" s="34" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="AG41" s="34"/>
       <c r="AH41" s="34"/>
       <c r="AI41" s="34"/>
-      <c r="AJ41" s="172" t="s">
+      <c r="AJ41" s="145" t="s">
         <v>23</v>
       </c>
-      <c r="AK41" s="172"/>
-[...4 lines deleted...]
-      <c r="AP41" s="172"/>
+      <c r="AK41" s="145"/>
+      <c r="AL41" s="145"/>
+      <c r="AM41" s="145"/>
+      <c r="AN41" s="145"/>
+      <c r="AO41" s="145"/>
+      <c r="AP41" s="145"/>
       <c r="AQ41" s="34"/>
       <c r="AR41" s="34"/>
       <c r="AS41" s="34"/>
       <c r="AT41" s="34"/>
       <c r="AU41" s="34"/>
       <c r="AV41" s="34"/>
       <c r="AW41" s="34"/>
       <c r="AX41" s="34"/>
       <c r="AY41" s="34"/>
       <c r="AZ41" s="34"/>
       <c r="BA41" s="34"/>
       <c r="BB41" s="34"/>
       <c r="BC41" s="34"/>
       <c r="BD41" s="34"/>
       <c r="BE41" s="35"/>
     </row>
     <row r="42" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="169"/>
-[...10 lines deleted...]
-      <c r="L42" s="234"/>
+      <c r="A42" s="214"/>
+      <c r="B42" s="214"/>
+      <c r="C42" s="195"/>
+      <c r="D42" s="196"/>
+      <c r="E42" s="196"/>
+      <c r="F42" s="196"/>
+      <c r="G42" s="196"/>
+      <c r="H42" s="196"/>
+      <c r="I42" s="197"/>
+      <c r="J42" s="101"/>
+      <c r="K42" s="102"/>
+      <c r="L42" s="103"/>
       <c r="M42" s="33"/>
       <c r="N42" s="33" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="O42" s="33"/>
       <c r="P42" s="98"/>
-      <c r="Q42" s="238"/>
-[...15 lines deleted...]
-      <c r="AG42" s="238"/>
+      <c r="Q42" s="146"/>
+      <c r="R42" s="146"/>
+      <c r="S42" s="146"/>
+      <c r="T42" s="146"/>
+      <c r="U42" s="146"/>
+      <c r="V42" s="146"/>
+      <c r="W42" s="146"/>
+      <c r="X42" s="146"/>
+      <c r="Y42" s="146"/>
+      <c r="Z42" s="146"/>
+      <c r="AA42" s="146"/>
+      <c r="AB42" s="146"/>
+      <c r="AC42" s="146"/>
+      <c r="AD42" s="146"/>
+      <c r="AE42" s="146"/>
+      <c r="AF42" s="146"/>
+      <c r="AG42" s="146"/>
       <c r="AH42" s="33"/>
       <c r="AI42" s="33"/>
-      <c r="AJ42" s="240"/>
-[...19 lines deleted...]
-      <c r="BD42" s="240"/>
+      <c r="AJ42" s="148"/>
+      <c r="AK42" s="148"/>
+      <c r="AL42" s="148"/>
+      <c r="AM42" s="148"/>
+      <c r="AN42" s="148"/>
+      <c r="AO42" s="148"/>
+      <c r="AP42" s="148"/>
+      <c r="AQ42" s="148"/>
+      <c r="AR42" s="148"/>
+      <c r="AS42" s="148"/>
+      <c r="AT42" s="148"/>
+      <c r="AU42" s="148"/>
+      <c r="AV42" s="148"/>
+      <c r="AW42" s="148"/>
+      <c r="AX42" s="148"/>
+      <c r="AY42" s="148"/>
+      <c r="AZ42" s="148"/>
+      <c r="BA42" s="148"/>
+      <c r="BB42" s="148"/>
+      <c r="BC42" s="148"/>
+      <c r="BD42" s="148"/>
       <c r="BE42" s="37"/>
     </row>
     <row r="43" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="169"/>
-[...10 lines deleted...]
-      <c r="L43" s="237"/>
+      <c r="A43" s="214"/>
+      <c r="B43" s="214"/>
+      <c r="C43" s="195"/>
+      <c r="D43" s="196"/>
+      <c r="E43" s="196"/>
+      <c r="F43" s="196"/>
+      <c r="G43" s="196"/>
+      <c r="H43" s="196"/>
+      <c r="I43" s="197"/>
+      <c r="J43" s="104"/>
+      <c r="K43" s="105"/>
+      <c r="L43" s="106"/>
       <c r="M43" s="43"/>
       <c r="N43" s="43"/>
       <c r="O43" s="43"/>
       <c r="P43" s="57"/>
-      <c r="Q43" s="239"/>
-[...15 lines deleted...]
-      <c r="AG43" s="239"/>
+      <c r="Q43" s="147"/>
+      <c r="R43" s="147"/>
+      <c r="S43" s="147"/>
+      <c r="T43" s="147"/>
+      <c r="U43" s="147"/>
+      <c r="V43" s="147"/>
+      <c r="W43" s="147"/>
+      <c r="X43" s="147"/>
+      <c r="Y43" s="147"/>
+      <c r="Z43" s="147"/>
+      <c r="AA43" s="147"/>
+      <c r="AB43" s="147"/>
+      <c r="AC43" s="147"/>
+      <c r="AD43" s="147"/>
+      <c r="AE43" s="147"/>
+      <c r="AF43" s="147"/>
+      <c r="AG43" s="147"/>
       <c r="AH43" s="43"/>
       <c r="AI43" s="43"/>
-      <c r="AJ43" s="241"/>
-[...19 lines deleted...]
-      <c r="BD43" s="241"/>
+      <c r="AJ43" s="149"/>
+      <c r="AK43" s="149"/>
+      <c r="AL43" s="149"/>
+      <c r="AM43" s="149"/>
+      <c r="AN43" s="149"/>
+      <c r="AO43" s="149"/>
+      <c r="AP43" s="149"/>
+      <c r="AQ43" s="149"/>
+      <c r="AR43" s="149"/>
+      <c r="AS43" s="149"/>
+      <c r="AT43" s="149"/>
+      <c r="AU43" s="149"/>
+      <c r="AV43" s="149"/>
+      <c r="AW43" s="149"/>
+      <c r="AX43" s="149"/>
+      <c r="AY43" s="149"/>
+      <c r="AZ43" s="149"/>
+      <c r="BA43" s="149"/>
+      <c r="BB43" s="149"/>
+      <c r="BC43" s="149"/>
+      <c r="BD43" s="149"/>
       <c r="BE43" s="44"/>
     </row>
     <row r="44" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="169"/>
-[...12 lines deleted...]
-      <c r="L44" s="205"/>
+      <c r="A44" s="214"/>
+      <c r="B44" s="214"/>
+      <c r="C44" s="195"/>
+      <c r="D44" s="196"/>
+      <c r="E44" s="196"/>
+      <c r="F44" s="196"/>
+      <c r="G44" s="196"/>
+      <c r="H44" s="196"/>
+      <c r="I44" s="197"/>
+      <c r="J44" s="142" t="s">
+        <v>90</v>
+      </c>
+      <c r="K44" s="143"/>
+      <c r="L44" s="144"/>
       <c r="M44" s="34"/>
       <c r="N44" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="O44" s="34"/>
       <c r="P44" s="34"/>
       <c r="Q44" s="34"/>
       <c r="R44" s="34"/>
       <c r="S44" s="34"/>
       <c r="T44" s="34"/>
       <c r="U44" s="34"/>
       <c r="V44" s="34"/>
       <c r="W44" s="34"/>
       <c r="X44" s="34"/>
       <c r="Y44" s="34"/>
       <c r="Z44" s="34"/>
       <c r="AA44" s="34"/>
       <c r="AB44" s="34"/>
       <c r="AC44" s="34"/>
       <c r="AD44" s="34"/>
       <c r="AE44" s="34"/>
       <c r="AF44" s="34" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="AG44" s="34"/>
       <c r="AH44" s="34"/>
       <c r="AI44" s="34"/>
-      <c r="AJ44" s="172" t="s">
+      <c r="AJ44" s="145" t="s">
         <v>23</v>
       </c>
-      <c r="AK44" s="172"/>
-[...4 lines deleted...]
-      <c r="AP44" s="172"/>
+      <c r="AK44" s="145"/>
+      <c r="AL44" s="145"/>
+      <c r="AM44" s="145"/>
+      <c r="AN44" s="145"/>
+      <c r="AO44" s="145"/>
+      <c r="AP44" s="145"/>
       <c r="AQ44" s="34"/>
       <c r="AR44" s="34"/>
       <c r="AS44" s="34"/>
       <c r="AT44" s="34"/>
       <c r="AU44" s="34"/>
       <c r="AV44" s="34"/>
       <c r="AW44" s="34"/>
       <c r="AX44" s="34"/>
       <c r="AY44" s="34"/>
       <c r="AZ44" s="34"/>
       <c r="BA44" s="34"/>
       <c r="BB44" s="34"/>
       <c r="BC44" s="34"/>
       <c r="BD44" s="34"/>
       <c r="BE44" s="35"/>
     </row>
     <row r="45" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="169"/>
-[...10 lines deleted...]
-      <c r="L45" s="234"/>
+      <c r="A45" s="214"/>
+      <c r="B45" s="214"/>
+      <c r="C45" s="195"/>
+      <c r="D45" s="196"/>
+      <c r="E45" s="196"/>
+      <c r="F45" s="196"/>
+      <c r="G45" s="196"/>
+      <c r="H45" s="196"/>
+      <c r="I45" s="197"/>
+      <c r="J45" s="101"/>
+      <c r="K45" s="102"/>
+      <c r="L45" s="103"/>
       <c r="M45" s="33"/>
       <c r="N45" s="33" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="O45" s="33"/>
       <c r="P45" s="98"/>
-      <c r="Q45" s="238"/>
-[...15 lines deleted...]
-      <c r="AG45" s="238"/>
+      <c r="Q45" s="146"/>
+      <c r="R45" s="146"/>
+      <c r="S45" s="146"/>
+      <c r="T45" s="146"/>
+      <c r="U45" s="146"/>
+      <c r="V45" s="146"/>
+      <c r="W45" s="146"/>
+      <c r="X45" s="146"/>
+      <c r="Y45" s="146"/>
+      <c r="Z45" s="146"/>
+      <c r="AA45" s="146"/>
+      <c r="AB45" s="146"/>
+      <c r="AC45" s="146"/>
+      <c r="AD45" s="146"/>
+      <c r="AE45" s="146"/>
+      <c r="AF45" s="146"/>
+      <c r="AG45" s="146"/>
       <c r="AH45" s="33"/>
       <c r="AI45" s="33"/>
-      <c r="AJ45" s="240"/>
-[...19 lines deleted...]
-      <c r="BD45" s="240"/>
+      <c r="AJ45" s="148"/>
+      <c r="AK45" s="148"/>
+      <c r="AL45" s="148"/>
+      <c r="AM45" s="148"/>
+      <c r="AN45" s="148"/>
+      <c r="AO45" s="148"/>
+      <c r="AP45" s="148"/>
+      <c r="AQ45" s="148"/>
+      <c r="AR45" s="148"/>
+      <c r="AS45" s="148"/>
+      <c r="AT45" s="148"/>
+      <c r="AU45" s="148"/>
+      <c r="AV45" s="148"/>
+      <c r="AW45" s="148"/>
+      <c r="AX45" s="148"/>
+      <c r="AY45" s="148"/>
+      <c r="AZ45" s="148"/>
+      <c r="BA45" s="148"/>
+      <c r="BB45" s="148"/>
+      <c r="BC45" s="148"/>
+      <c r="BD45" s="148"/>
       <c r="BE45" s="37"/>
     </row>
     <row r="46" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="169"/>
-[...10 lines deleted...]
-      <c r="L46" s="237"/>
+      <c r="A46" s="214"/>
+      <c r="B46" s="214"/>
+      <c r="C46" s="195"/>
+      <c r="D46" s="196"/>
+      <c r="E46" s="196"/>
+      <c r="F46" s="196"/>
+      <c r="G46" s="196"/>
+      <c r="H46" s="196"/>
+      <c r="I46" s="197"/>
+      <c r="J46" s="104"/>
+      <c r="K46" s="105"/>
+      <c r="L46" s="106"/>
       <c r="M46" s="43"/>
       <c r="N46" s="43"/>
       <c r="O46" s="43"/>
       <c r="P46" s="58"/>
-      <c r="Q46" s="239"/>
-[...15 lines deleted...]
-      <c r="AG46" s="239"/>
+      <c r="Q46" s="147"/>
+      <c r="R46" s="147"/>
+      <c r="S46" s="147"/>
+      <c r="T46" s="147"/>
+      <c r="U46" s="147"/>
+      <c r="V46" s="147"/>
+      <c r="W46" s="147"/>
+      <c r="X46" s="147"/>
+      <c r="Y46" s="147"/>
+      <c r="Z46" s="147"/>
+      <c r="AA46" s="147"/>
+      <c r="AB46" s="147"/>
+      <c r="AC46" s="147"/>
+      <c r="AD46" s="147"/>
+      <c r="AE46" s="147"/>
+      <c r="AF46" s="147"/>
+      <c r="AG46" s="147"/>
       <c r="AH46" s="43"/>
       <c r="AI46" s="43"/>
-      <c r="AJ46" s="241"/>
-[...19 lines deleted...]
-      <c r="BD46" s="241"/>
+      <c r="AJ46" s="149"/>
+      <c r="AK46" s="149"/>
+      <c r="AL46" s="149"/>
+      <c r="AM46" s="149"/>
+      <c r="AN46" s="149"/>
+      <c r="AO46" s="149"/>
+      <c r="AP46" s="149"/>
+      <c r="AQ46" s="149"/>
+      <c r="AR46" s="149"/>
+      <c r="AS46" s="149"/>
+      <c r="AT46" s="149"/>
+      <c r="AU46" s="149"/>
+      <c r="AV46" s="149"/>
+      <c r="AW46" s="149"/>
+      <c r="AX46" s="149"/>
+      <c r="AY46" s="149"/>
+      <c r="AZ46" s="149"/>
+      <c r="BA46" s="149"/>
+      <c r="BB46" s="149"/>
+      <c r="BC46" s="149"/>
+      <c r="BD46" s="149"/>
       <c r="BE46" s="44"/>
     </row>
     <row r="47" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="169"/>
-[...12 lines deleted...]
-      <c r="L47" s="205"/>
+      <c r="A47" s="214"/>
+      <c r="B47" s="214"/>
+      <c r="C47" s="195"/>
+      <c r="D47" s="196"/>
+      <c r="E47" s="196"/>
+      <c r="F47" s="196"/>
+      <c r="G47" s="196"/>
+      <c r="H47" s="196"/>
+      <c r="I47" s="197"/>
+      <c r="J47" s="142" t="s">
+        <v>91</v>
+      </c>
+      <c r="K47" s="143"/>
+      <c r="L47" s="144"/>
       <c r="M47" s="34"/>
       <c r="N47" s="34" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="O47" s="34"/>
       <c r="P47" s="34"/>
       <c r="Q47" s="34"/>
       <c r="R47" s="34"/>
       <c r="S47" s="34"/>
       <c r="T47" s="34"/>
       <c r="U47" s="34"/>
       <c r="V47" s="34"/>
       <c r="W47" s="34"/>
       <c r="X47" s="34"/>
       <c r="Y47" s="34"/>
       <c r="Z47" s="34"/>
       <c r="AA47" s="34"/>
       <c r="AB47" s="34"/>
       <c r="AC47" s="34"/>
       <c r="AD47" s="34"/>
       <c r="AE47" s="34"/>
       <c r="AF47" s="34" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="AG47" s="34"/>
       <c r="AH47" s="34"/>
       <c r="AI47" s="34"/>
-      <c r="AJ47" s="243" t="s">
+      <c r="AJ47" s="153" t="s">
         <v>23</v>
       </c>
-      <c r="AK47" s="243"/>
-[...4 lines deleted...]
-      <c r="AP47" s="243"/>
+      <c r="AK47" s="153"/>
+      <c r="AL47" s="153"/>
+      <c r="AM47" s="153"/>
+      <c r="AN47" s="153"/>
+      <c r="AO47" s="153"/>
+      <c r="AP47" s="153"/>
       <c r="AQ47" s="34"/>
       <c r="AR47" s="34"/>
       <c r="AS47" s="34"/>
       <c r="AT47" s="34"/>
       <c r="AU47" s="34"/>
       <c r="AV47" s="34"/>
       <c r="AW47" s="34"/>
       <c r="AX47" s="34"/>
       <c r="AY47" s="34"/>
       <c r="AZ47" s="34"/>
       <c r="BA47" s="34"/>
       <c r="BB47" s="34"/>
       <c r="BC47" s="34"/>
       <c r="BD47" s="34"/>
       <c r="BE47" s="35"/>
     </row>
     <row r="48" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="169"/>
-[...10 lines deleted...]
-      <c r="L48" s="234"/>
+      <c r="A48" s="214"/>
+      <c r="B48" s="214"/>
+      <c r="C48" s="195"/>
+      <c r="D48" s="196"/>
+      <c r="E48" s="196"/>
+      <c r="F48" s="196"/>
+      <c r="G48" s="196"/>
+      <c r="H48" s="196"/>
+      <c r="I48" s="197"/>
+      <c r="J48" s="101"/>
+      <c r="K48" s="102"/>
+      <c r="L48" s="103"/>
       <c r="M48" s="36"/>
       <c r="N48" s="33" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="O48" s="33"/>
       <c r="P48" s="98"/>
-      <c r="Q48" s="238"/>
-[...15 lines deleted...]
-      <c r="AG48" s="238"/>
+      <c r="Q48" s="146"/>
+      <c r="R48" s="146"/>
+      <c r="S48" s="146"/>
+      <c r="T48" s="146"/>
+      <c r="U48" s="146"/>
+      <c r="V48" s="146"/>
+      <c r="W48" s="146"/>
+      <c r="X48" s="146"/>
+      <c r="Y48" s="146"/>
+      <c r="Z48" s="146"/>
+      <c r="AA48" s="146"/>
+      <c r="AB48" s="146"/>
+      <c r="AC48" s="146"/>
+      <c r="AD48" s="146"/>
+      <c r="AE48" s="146"/>
+      <c r="AF48" s="146"/>
+      <c r="AG48" s="146"/>
       <c r="AH48" s="33"/>
       <c r="AI48" s="33"/>
-      <c r="AJ48" s="240"/>
-[...19 lines deleted...]
-      <c r="BD48" s="240"/>
+      <c r="AJ48" s="148"/>
+      <c r="AK48" s="148"/>
+      <c r="AL48" s="148"/>
+      <c r="AM48" s="148"/>
+      <c r="AN48" s="148"/>
+      <c r="AO48" s="148"/>
+      <c r="AP48" s="148"/>
+      <c r="AQ48" s="148"/>
+      <c r="AR48" s="148"/>
+      <c r="AS48" s="148"/>
+      <c r="AT48" s="148"/>
+      <c r="AU48" s="148"/>
+      <c r="AV48" s="148"/>
+      <c r="AW48" s="148"/>
+      <c r="AX48" s="148"/>
+      <c r="AY48" s="148"/>
+      <c r="AZ48" s="148"/>
+      <c r="BA48" s="148"/>
+      <c r="BB48" s="148"/>
+      <c r="BC48" s="148"/>
+      <c r="BD48" s="148"/>
       <c r="BE48" s="37"/>
     </row>
     <row r="49" spans="1:57" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="169"/>
-[...10 lines deleted...]
-      <c r="L49" s="208"/>
+      <c r="A49" s="214"/>
+      <c r="B49" s="214"/>
+      <c r="C49" s="254"/>
+      <c r="D49" s="255"/>
+      <c r="E49" s="255"/>
+      <c r="F49" s="255"/>
+      <c r="G49" s="255"/>
+      <c r="H49" s="255"/>
+      <c r="I49" s="256"/>
+      <c r="J49" s="150"/>
+      <c r="K49" s="151"/>
+      <c r="L49" s="152"/>
       <c r="M49" s="51"/>
       <c r="N49" s="51"/>
       <c r="O49" s="51"/>
       <c r="P49" s="99"/>
-      <c r="Q49" s="244"/>
-[...15 lines deleted...]
-      <c r="AG49" s="244"/>
+      <c r="Q49" s="154"/>
+      <c r="R49" s="154"/>
+      <c r="S49" s="154"/>
+      <c r="T49" s="154"/>
+      <c r="U49" s="154"/>
+      <c r="V49" s="154"/>
+      <c r="W49" s="154"/>
+      <c r="X49" s="154"/>
+      <c r="Y49" s="154"/>
+      <c r="Z49" s="154"/>
+      <c r="AA49" s="154"/>
+      <c r="AB49" s="154"/>
+      <c r="AC49" s="154"/>
+      <c r="AD49" s="154"/>
+      <c r="AE49" s="154"/>
+      <c r="AF49" s="154"/>
+      <c r="AG49" s="154"/>
       <c r="AH49" s="51"/>
       <c r="AI49" s="51"/>
-      <c r="AJ49" s="245"/>
-[...19 lines deleted...]
-      <c r="BD49" s="245"/>
+      <c r="AJ49" s="155"/>
+      <c r="AK49" s="155"/>
+      <c r="AL49" s="155"/>
+      <c r="AM49" s="155"/>
+      <c r="AN49" s="155"/>
+      <c r="AO49" s="155"/>
+      <c r="AP49" s="155"/>
+      <c r="AQ49" s="155"/>
+      <c r="AR49" s="155"/>
+      <c r="AS49" s="155"/>
+      <c r="AT49" s="155"/>
+      <c r="AU49" s="155"/>
+      <c r="AV49" s="155"/>
+      <c r="AW49" s="155"/>
+      <c r="AX49" s="155"/>
+      <c r="AY49" s="155"/>
+      <c r="AZ49" s="155"/>
+      <c r="BA49" s="155"/>
+      <c r="BB49" s="155"/>
+      <c r="BC49" s="155"/>
+      <c r="BD49" s="155"/>
       <c r="BE49" s="53"/>
     </row>
     <row r="50" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="169"/>
-[...10 lines deleted...]
-      <c r="J50" s="122" t="s">
+      <c r="A50" s="214"/>
+      <c r="B50" s="214"/>
+      <c r="C50" s="250" t="s">
+        <v>137</v>
+      </c>
+      <c r="D50" s="251"/>
+      <c r="E50" s="251"/>
+      <c r="F50" s="251"/>
+      <c r="G50" s="251"/>
+      <c r="H50" s="251"/>
+      <c r="I50" s="252"/>
+      <c r="J50" s="257" t="s">
+        <v>93</v>
+      </c>
+      <c r="K50" s="258"/>
+      <c r="L50" s="258"/>
+      <c r="M50" s="258"/>
+      <c r="N50" s="258"/>
+      <c r="O50" s="258"/>
+      <c r="P50" s="258"/>
+      <c r="Q50" s="258"/>
+      <c r="R50" s="258"/>
+      <c r="S50" s="258"/>
+      <c r="T50" s="258"/>
+      <c r="U50" s="258"/>
+      <c r="V50" s="258"/>
+      <c r="W50" s="258"/>
+      <c r="X50" s="258"/>
+      <c r="Y50" s="258"/>
+      <c r="Z50" s="156" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA50" s="156"/>
+      <c r="AB50" s="156"/>
+      <c r="AC50" s="156"/>
+      <c r="AD50" s="156"/>
+      <c r="AE50" s="156"/>
+      <c r="AF50" s="156"/>
+      <c r="AG50" s="156"/>
+      <c r="AH50" s="156"/>
+      <c r="AI50" s="156"/>
+      <c r="AJ50" s="156"/>
+      <c r="AK50" s="156"/>
+      <c r="AL50" s="156"/>
+      <c r="AM50" s="159" t="s">
         <v>95</v>
       </c>
-      <c r="K50" s="123"/>
-[...49 lines deleted...]
-      <c r="BE50" s="250"/>
+      <c r="AN50" s="159"/>
+      <c r="AO50" s="159"/>
+      <c r="AP50" s="159"/>
+      <c r="AQ50" s="159"/>
+      <c r="AR50" s="159"/>
+      <c r="AS50" s="159"/>
+      <c r="AT50" s="159"/>
+      <c r="AU50" s="159"/>
+      <c r="AV50" s="159"/>
+      <c r="AW50" s="159"/>
+      <c r="AX50" s="159"/>
+      <c r="AY50" s="159"/>
+      <c r="AZ50" s="159"/>
+      <c r="BA50" s="159"/>
+      <c r="BB50" s="159"/>
+      <c r="BC50" s="159"/>
+      <c r="BD50" s="159"/>
+      <c r="BE50" s="160"/>
     </row>
     <row r="51" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="169"/>
-[...57 lines deleted...]
-      <c r="BE51" s="102"/>
+      <c r="A51" s="214"/>
+      <c r="B51" s="214"/>
+      <c r="C51" s="101" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" s="102"/>
+      <c r="E51" s="102"/>
+      <c r="F51" s="102"/>
+      <c r="G51" s="102"/>
+      <c r="H51" s="102"/>
+      <c r="I51" s="103"/>
+      <c r="J51" s="259"/>
+      <c r="K51" s="260"/>
+      <c r="L51" s="260"/>
+      <c r="M51" s="260"/>
+      <c r="N51" s="260"/>
+      <c r="O51" s="260"/>
+      <c r="P51" s="260"/>
+      <c r="Q51" s="260"/>
+      <c r="R51" s="260"/>
+      <c r="S51" s="260"/>
+      <c r="T51" s="260"/>
+      <c r="U51" s="260"/>
+      <c r="V51" s="260"/>
+      <c r="W51" s="260"/>
+      <c r="X51" s="260"/>
+      <c r="Y51" s="260"/>
+      <c r="Z51" s="157"/>
+      <c r="AA51" s="157"/>
+      <c r="AB51" s="157"/>
+      <c r="AC51" s="157"/>
+      <c r="AD51" s="157"/>
+      <c r="AE51" s="157"/>
+      <c r="AF51" s="157"/>
+      <c r="AG51" s="157"/>
+      <c r="AH51" s="157"/>
+      <c r="AI51" s="157"/>
+      <c r="AJ51" s="157"/>
+      <c r="AK51" s="157"/>
+      <c r="AL51" s="157"/>
+      <c r="AM51" s="161"/>
+      <c r="AN51" s="161"/>
+      <c r="AO51" s="161"/>
+      <c r="AP51" s="161"/>
+      <c r="AQ51" s="161"/>
+      <c r="AR51" s="161"/>
+      <c r="AS51" s="161"/>
+      <c r="AT51" s="161"/>
+      <c r="AU51" s="161"/>
+      <c r="AV51" s="161"/>
+      <c r="AW51" s="161"/>
+      <c r="AX51" s="161"/>
+      <c r="AY51" s="161"/>
+      <c r="AZ51" s="161"/>
+      <c r="BA51" s="161"/>
+      <c r="BB51" s="161"/>
+      <c r="BC51" s="161"/>
+      <c r="BD51" s="161"/>
+      <c r="BE51" s="162"/>
     </row>
     <row r="52" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="169"/>
-[...55 lines deleted...]
-      <c r="BE52" s="105"/>
+      <c r="A52" s="214"/>
+      <c r="B52" s="214"/>
+      <c r="C52" s="104"/>
+      <c r="D52" s="105"/>
+      <c r="E52" s="105"/>
+      <c r="F52" s="105"/>
+      <c r="G52" s="105"/>
+      <c r="H52" s="105"/>
+      <c r="I52" s="106"/>
+      <c r="J52" s="261"/>
+      <c r="K52" s="262"/>
+      <c r="L52" s="262"/>
+      <c r="M52" s="262"/>
+      <c r="N52" s="262"/>
+      <c r="O52" s="262"/>
+      <c r="P52" s="262"/>
+      <c r="Q52" s="262"/>
+      <c r="R52" s="262"/>
+      <c r="S52" s="262"/>
+      <c r="T52" s="262"/>
+      <c r="U52" s="262"/>
+      <c r="V52" s="262"/>
+      <c r="W52" s="262"/>
+      <c r="X52" s="262"/>
+      <c r="Y52" s="262"/>
+      <c r="Z52" s="158"/>
+      <c r="AA52" s="158"/>
+      <c r="AB52" s="158"/>
+      <c r="AC52" s="158"/>
+      <c r="AD52" s="158"/>
+      <c r="AE52" s="158"/>
+      <c r="AF52" s="158"/>
+      <c r="AG52" s="158"/>
+      <c r="AH52" s="158"/>
+      <c r="AI52" s="158"/>
+      <c r="AJ52" s="158"/>
+      <c r="AK52" s="158"/>
+      <c r="AL52" s="158"/>
+      <c r="AM52" s="163"/>
+      <c r="AN52" s="163"/>
+      <c r="AO52" s="163"/>
+      <c r="AP52" s="163"/>
+      <c r="AQ52" s="163"/>
+      <c r="AR52" s="163"/>
+      <c r="AS52" s="163"/>
+      <c r="AT52" s="163"/>
+      <c r="AU52" s="163"/>
+      <c r="AV52" s="163"/>
+      <c r="AW52" s="163"/>
+      <c r="AX52" s="163"/>
+      <c r="AY52" s="163"/>
+      <c r="AZ52" s="163"/>
+      <c r="BA52" s="163"/>
+      <c r="BB52" s="163"/>
+      <c r="BC52" s="163"/>
+      <c r="BD52" s="163"/>
+      <c r="BE52" s="164"/>
     </row>
     <row r="53" spans="1:57" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="169"/>
-[...1 lines deleted...]
-      <c r="C53" s="176" t="s">
+      <c r="A53" s="214"/>
+      <c r="B53" s="214"/>
+      <c r="C53" s="115" t="s">
+        <v>129</v>
+      </c>
+      <c r="D53" s="116"/>
+      <c r="E53" s="116"/>
+      <c r="F53" s="116"/>
+      <c r="G53" s="116"/>
+      <c r="H53" s="116"/>
+      <c r="I53" s="116"/>
+      <c r="J53" s="116"/>
+      <c r="K53" s="116"/>
+      <c r="L53" s="116"/>
+      <c r="M53" s="116"/>
+      <c r="N53" s="116"/>
+      <c r="O53" s="117"/>
+      <c r="P53" s="107" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q53" s="107"/>
+      <c r="R53" s="107"/>
+      <c r="S53" s="107"/>
+      <c r="T53" s="107"/>
+      <c r="U53" s="107"/>
+      <c r="V53" s="107"/>
+      <c r="W53" s="107"/>
+      <c r="X53" s="107" t="s">
         <v>131</v>
       </c>
-      <c r="D53" s="177"/>
-[...11 lines deleted...]
-      <c r="P53" s="179" t="s">
+      <c r="Y53" s="107"/>
+      <c r="Z53" s="107"/>
+      <c r="AA53" s="107"/>
+      <c r="AB53" s="107"/>
+      <c r="AC53" s="107"/>
+      <c r="AD53" s="107"/>
+      <c r="AE53" s="107" t="s">
         <v>132</v>
       </c>
-      <c r="Q53" s="179"/>
-[...6 lines deleted...]
-      <c r="X53" s="179" t="s">
+      <c r="AF53" s="107"/>
+      <c r="AG53" s="107"/>
+      <c r="AH53" s="107"/>
+      <c r="AI53" s="107"/>
+      <c r="AJ53" s="107"/>
+      <c r="AK53" s="107"/>
+      <c r="AL53" s="107"/>
+      <c r="AM53" s="107"/>
+      <c r="AN53" s="107"/>
+      <c r="AO53" s="107"/>
+      <c r="AP53" s="107" t="s">
+        <v>97</v>
+      </c>
+      <c r="AQ53" s="107"/>
+      <c r="AR53" s="107"/>
+      <c r="AS53" s="107"/>
+      <c r="AT53" s="107"/>
+      <c r="AU53" s="107" t="s">
         <v>133</v>
       </c>
-      <c r="Y53" s="179"/>
-[...37 lines deleted...]
-      <c r="BE53" s="179"/>
+      <c r="AV53" s="107"/>
+      <c r="AW53" s="107"/>
+      <c r="AX53" s="107"/>
+      <c r="AY53" s="107"/>
+      <c r="AZ53" s="107"/>
+      <c r="BA53" s="107"/>
+      <c r="BB53" s="107"/>
+      <c r="BC53" s="107"/>
+      <c r="BD53" s="107"/>
+      <c r="BE53" s="107"/>
     </row>
     <row r="54" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="169"/>
-[...9 lines deleted...]
-      <c r="I54" s="159"/>
+      <c r="A54" s="214"/>
+      <c r="B54" s="214"/>
+      <c r="C54" s="112" t="s">
+        <v>98</v>
+      </c>
+      <c r="D54" s="113"/>
+      <c r="E54" s="113"/>
+      <c r="F54" s="113"/>
+      <c r="G54" s="113"/>
+      <c r="H54" s="113"/>
+      <c r="I54" s="114"/>
       <c r="J54" s="7" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
       <c r="V54" s="7"/>
       <c r="W54" s="7"/>
       <c r="Z54" s="7"/>
       <c r="AA54" s="7"/>
       <c r="AB54" s="7"/>
       <c r="AC54" s="7"/>
       <c r="AD54" s="7"/>
       <c r="AE54" s="7"/>
       <c r="AF54" s="7"/>
       <c r="AH54" s="7"/>
       <c r="AI54" s="7"/>
       <c r="AJ54" s="7"/>
       <c r="AK54" s="7"/>
       <c r="AL54" s="7"/>
       <c r="AM54" s="62"/>
-      <c r="AN54" s="179" t="s">
-[...22 lines deleted...]
-      <c r="BE54" s="179"/>
+      <c r="AN54" s="107" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO54" s="107"/>
+      <c r="AP54" s="107"/>
+      <c r="AQ54" s="107"/>
+      <c r="AR54" s="107"/>
+      <c r="AS54" s="107"/>
+      <c r="AT54" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="AU54" s="107"/>
+      <c r="AV54" s="107"/>
+      <c r="AW54" s="107"/>
+      <c r="AX54" s="107"/>
+      <c r="AY54" s="107"/>
+      <c r="AZ54" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="BA54" s="107"/>
+      <c r="BB54" s="107"/>
+      <c r="BC54" s="107"/>
+      <c r="BD54" s="107"/>
+      <c r="BE54" s="107"/>
     </row>
     <row r="55" spans="1:57" ht="12.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="169"/>
-[...7 lines deleted...]
-      <c r="I55" s="159"/>
+      <c r="A55" s="214"/>
+      <c r="B55" s="214"/>
+      <c r="C55" s="112"/>
+      <c r="D55" s="113"/>
+      <c r="E55" s="113"/>
+      <c r="F55" s="113"/>
+      <c r="G55" s="113"/>
+      <c r="H55" s="113"/>
+      <c r="I55" s="114"/>
       <c r="J55" s="61" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="K55" s="63"/>
       <c r="L55" s="63"/>
       <c r="M55" s="63"/>
       <c r="N55" s="63"/>
       <c r="O55" s="63"/>
       <c r="P55" s="63"/>
       <c r="Q55" s="63"/>
       <c r="R55" s="63"/>
       <c r="S55" s="63"/>
       <c r="T55" s="63"/>
       <c r="U55" s="63"/>
       <c r="V55" s="63"/>
       <c r="W55" s="63"/>
       <c r="X55" s="63"/>
       <c r="Y55" s="63"/>
       <c r="Z55" s="63"/>
       <c r="AA55" s="63"/>
       <c r="AB55" s="64"/>
       <c r="AC55" s="64"/>
       <c r="AD55" s="64"/>
       <c r="AE55" s="64"/>
       <c r="AF55" s="64"/>
       <c r="AG55" s="64"/>
       <c r="AH55" s="64"/>
       <c r="AI55" s="64"/>
       <c r="AJ55" s="64"/>
       <c r="AK55" s="64"/>
       <c r="AL55" s="64"/>
       <c r="AM55" s="65"/>
-      <c r="AN55" s="131"/>
-[...16 lines deleted...]
-      <c r="BE55" s="131"/>
+      <c r="AN55" s="108"/>
+      <c r="AO55" s="108"/>
+      <c r="AP55" s="108"/>
+      <c r="AQ55" s="108"/>
+      <c r="AR55" s="108"/>
+      <c r="AS55" s="108"/>
+      <c r="AT55" s="108"/>
+      <c r="AU55" s="108"/>
+      <c r="AV55" s="108"/>
+      <c r="AW55" s="108"/>
+      <c r="AX55" s="108"/>
+      <c r="AY55" s="108"/>
+      <c r="AZ55" s="108"/>
+      <c r="BA55" s="108"/>
+      <c r="BB55" s="108"/>
+      <c r="BC55" s="108"/>
+      <c r="BD55" s="108"/>
+      <c r="BE55" s="108"/>
     </row>
     <row r="56" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="169"/>
-[...1 lines deleted...]
-      <c r="C56" s="154" t="s">
+      <c r="A56" s="214"/>
+      <c r="B56" s="214"/>
+      <c r="C56" s="109" t="s">
+        <v>104</v>
+      </c>
+      <c r="D56" s="110"/>
+      <c r="E56" s="110"/>
+      <c r="F56" s="110"/>
+      <c r="G56" s="110"/>
+      <c r="H56" s="110"/>
+      <c r="I56" s="111"/>
+      <c r="J56" s="118"/>
+      <c r="K56" s="119"/>
+      <c r="L56" s="119"/>
+      <c r="M56" s="119"/>
+      <c r="N56" s="119"/>
+      <c r="O56" s="119"/>
+      <c r="P56" s="119"/>
+      <c r="Q56" s="119"/>
+      <c r="R56" s="119"/>
+      <c r="S56" s="119"/>
+      <c r="T56" s="119"/>
+      <c r="U56" s="119"/>
+      <c r="V56" s="119"/>
+      <c r="W56" s="119"/>
+      <c r="X56" s="119"/>
+      <c r="Y56" s="119"/>
+      <c r="Z56" s="119"/>
+      <c r="AA56" s="119"/>
+      <c r="AB56" s="124" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC56" s="125"/>
+      <c r="AD56" s="109" t="s">
         <v>106</v>
       </c>
-      <c r="D56" s="155"/>
-[...23 lines deleted...]
-      <c r="AB56" s="257" t="s">
+      <c r="AE56" s="110"/>
+      <c r="AF56" s="110"/>
+      <c r="AG56" s="110"/>
+      <c r="AH56" s="111"/>
+      <c r="AI56" s="109" t="s">
         <v>107</v>
       </c>
-      <c r="AC56" s="258"/>
-      <c r="AD56" s="154" t="s">
+      <c r="AJ56" s="110"/>
+      <c r="AK56" s="110"/>
+      <c r="AL56" s="110"/>
+      <c r="AM56" s="111"/>
+      <c r="AN56" s="109"/>
+      <c r="AO56" s="110"/>
+      <c r="AP56" s="110"/>
+      <c r="AQ56" s="110"/>
+      <c r="AR56" s="110"/>
+      <c r="AS56" s="111"/>
+      <c r="AT56" s="109"/>
+      <c r="AU56" s="110"/>
+      <c r="AV56" s="110"/>
+      <c r="AW56" s="110"/>
+      <c r="AX56" s="110"/>
+      <c r="AY56" s="111"/>
+      <c r="AZ56" s="130" t="s">
         <v>108</v>
       </c>
-      <c r="AE56" s="155"/>
-[...29 lines deleted...]
-      <c r="BE56" s="265"/>
+      <c r="BA56" s="131"/>
+      <c r="BB56" s="131"/>
+      <c r="BC56" s="131"/>
+      <c r="BD56" s="131"/>
+      <c r="BE56" s="132"/>
     </row>
     <row r="57" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="169"/>
-[...55 lines deleted...]
-      <c r="BE57" s="268"/>
+      <c r="A57" s="214"/>
+      <c r="B57" s="214"/>
+      <c r="C57" s="112"/>
+      <c r="D57" s="113"/>
+      <c r="E57" s="113"/>
+      <c r="F57" s="113"/>
+      <c r="G57" s="113"/>
+      <c r="H57" s="113"/>
+      <c r="I57" s="114"/>
+      <c r="J57" s="120"/>
+      <c r="K57" s="121"/>
+      <c r="L57" s="121"/>
+      <c r="M57" s="121"/>
+      <c r="N57" s="121"/>
+      <c r="O57" s="121"/>
+      <c r="P57" s="121"/>
+      <c r="Q57" s="121"/>
+      <c r="R57" s="121"/>
+      <c r="S57" s="121"/>
+      <c r="T57" s="121"/>
+      <c r="U57" s="121"/>
+      <c r="V57" s="121"/>
+      <c r="W57" s="121"/>
+      <c r="X57" s="121"/>
+      <c r="Y57" s="121"/>
+      <c r="Z57" s="121"/>
+      <c r="AA57" s="121"/>
+      <c r="AB57" s="126"/>
+      <c r="AC57" s="127"/>
+      <c r="AD57" s="115"/>
+      <c r="AE57" s="116"/>
+      <c r="AF57" s="116"/>
+      <c r="AG57" s="116"/>
+      <c r="AH57" s="117"/>
+      <c r="AI57" s="115"/>
+      <c r="AJ57" s="116"/>
+      <c r="AK57" s="116"/>
+      <c r="AL57" s="116"/>
+      <c r="AM57" s="117"/>
+      <c r="AN57" s="112"/>
+      <c r="AO57" s="113"/>
+      <c r="AP57" s="113"/>
+      <c r="AQ57" s="113"/>
+      <c r="AR57" s="113"/>
+      <c r="AS57" s="114"/>
+      <c r="AT57" s="112"/>
+      <c r="AU57" s="113"/>
+      <c r="AV57" s="113"/>
+      <c r="AW57" s="113"/>
+      <c r="AX57" s="113"/>
+      <c r="AY57" s="114"/>
+      <c r="AZ57" s="133"/>
+      <c r="BA57" s="134"/>
+      <c r="BB57" s="134"/>
+      <c r="BC57" s="134"/>
+      <c r="BD57" s="134"/>
+      <c r="BE57" s="135"/>
     </row>
     <row r="58" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="169"/>
-[...61 lines deleted...]
-      <c r="BE58" s="268"/>
+      <c r="A58" s="214"/>
+      <c r="B58" s="214"/>
+      <c r="C58" s="112"/>
+      <c r="D58" s="113"/>
+      <c r="E58" s="113"/>
+      <c r="F58" s="113"/>
+      <c r="G58" s="113"/>
+      <c r="H58" s="113"/>
+      <c r="I58" s="114"/>
+      <c r="J58" s="120"/>
+      <c r="K58" s="121"/>
+      <c r="L58" s="121"/>
+      <c r="M58" s="121"/>
+      <c r="N58" s="121"/>
+      <c r="O58" s="121"/>
+      <c r="P58" s="121"/>
+      <c r="Q58" s="121"/>
+      <c r="R58" s="121"/>
+      <c r="S58" s="121"/>
+      <c r="T58" s="121"/>
+      <c r="U58" s="121"/>
+      <c r="V58" s="121"/>
+      <c r="W58" s="121"/>
+      <c r="X58" s="121"/>
+      <c r="Y58" s="121"/>
+      <c r="Z58" s="121"/>
+      <c r="AA58" s="121"/>
+      <c r="AB58" s="126"/>
+      <c r="AC58" s="127"/>
+      <c r="AD58" s="136" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE58" s="137"/>
+      <c r="AF58" s="137"/>
+      <c r="AG58" s="137"/>
+      <c r="AH58" s="138"/>
+      <c r="AI58" s="136" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ58" s="137"/>
+      <c r="AK58" s="137"/>
+      <c r="AL58" s="137"/>
+      <c r="AM58" s="138"/>
+      <c r="AN58" s="112"/>
+      <c r="AO58" s="113"/>
+      <c r="AP58" s="113"/>
+      <c r="AQ58" s="113"/>
+      <c r="AR58" s="113"/>
+      <c r="AS58" s="114"/>
+      <c r="AT58" s="112"/>
+      <c r="AU58" s="113"/>
+      <c r="AV58" s="113"/>
+      <c r="AW58" s="113"/>
+      <c r="AX58" s="113"/>
+      <c r="AY58" s="114"/>
+      <c r="AZ58" s="133" t="s">
+        <v>110</v>
+      </c>
+      <c r="BA58" s="134"/>
+      <c r="BB58" s="134"/>
+      <c r="BC58" s="134"/>
+      <c r="BD58" s="134"/>
+      <c r="BE58" s="135"/>
     </row>
     <row r="59" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="169"/>
-[...55 lines deleted...]
-      <c r="BE59" s="268"/>
+      <c r="A59" s="214"/>
+      <c r="B59" s="214"/>
+      <c r="C59" s="112"/>
+      <c r="D59" s="113"/>
+      <c r="E59" s="113"/>
+      <c r="F59" s="113"/>
+      <c r="G59" s="113"/>
+      <c r="H59" s="113"/>
+      <c r="I59" s="114"/>
+      <c r="J59" s="120"/>
+      <c r="K59" s="121"/>
+      <c r="L59" s="121"/>
+      <c r="M59" s="121"/>
+      <c r="N59" s="121"/>
+      <c r="O59" s="121"/>
+      <c r="P59" s="121"/>
+      <c r="Q59" s="121"/>
+      <c r="R59" s="121"/>
+      <c r="S59" s="121"/>
+      <c r="T59" s="121"/>
+      <c r="U59" s="121"/>
+      <c r="V59" s="121"/>
+      <c r="W59" s="121"/>
+      <c r="X59" s="121"/>
+      <c r="Y59" s="121"/>
+      <c r="Z59" s="121"/>
+      <c r="AA59" s="121"/>
+      <c r="AB59" s="126"/>
+      <c r="AC59" s="127"/>
+      <c r="AD59" s="139"/>
+      <c r="AE59" s="140"/>
+      <c r="AF59" s="140"/>
+      <c r="AG59" s="140"/>
+      <c r="AH59" s="141"/>
+      <c r="AI59" s="139"/>
+      <c r="AJ59" s="140"/>
+      <c r="AK59" s="140"/>
+      <c r="AL59" s="140"/>
+      <c r="AM59" s="141"/>
+      <c r="AN59" s="112"/>
+      <c r="AO59" s="113"/>
+      <c r="AP59" s="113"/>
+      <c r="AQ59" s="113"/>
+      <c r="AR59" s="113"/>
+      <c r="AS59" s="114"/>
+      <c r="AT59" s="112"/>
+      <c r="AU59" s="113"/>
+      <c r="AV59" s="113"/>
+      <c r="AW59" s="113"/>
+      <c r="AX59" s="113"/>
+      <c r="AY59" s="114"/>
+      <c r="AZ59" s="133"/>
+      <c r="BA59" s="134"/>
+      <c r="BB59" s="134"/>
+      <c r="BC59" s="134"/>
+      <c r="BD59" s="134"/>
+      <c r="BE59" s="135"/>
     </row>
     <row r="60" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="169"/>
-[...61 lines deleted...]
-      <c r="BE60" s="108"/>
+      <c r="A60" s="214"/>
+      <c r="B60" s="214"/>
+      <c r="C60" s="112"/>
+      <c r="D60" s="113"/>
+      <c r="E60" s="113"/>
+      <c r="F60" s="113"/>
+      <c r="G60" s="113"/>
+      <c r="H60" s="113"/>
+      <c r="I60" s="114"/>
+      <c r="J60" s="120"/>
+      <c r="K60" s="121"/>
+      <c r="L60" s="121"/>
+      <c r="M60" s="121"/>
+      <c r="N60" s="121"/>
+      <c r="O60" s="121"/>
+      <c r="P60" s="121"/>
+      <c r="Q60" s="121"/>
+      <c r="R60" s="121"/>
+      <c r="S60" s="121"/>
+      <c r="T60" s="121"/>
+      <c r="U60" s="121"/>
+      <c r="V60" s="121"/>
+      <c r="W60" s="121"/>
+      <c r="X60" s="121"/>
+      <c r="Y60" s="121"/>
+      <c r="Z60" s="121"/>
+      <c r="AA60" s="121"/>
+      <c r="AB60" s="126"/>
+      <c r="AC60" s="127"/>
+      <c r="AD60" s="242" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE60" s="161"/>
+      <c r="AF60" s="161"/>
+      <c r="AG60" s="161"/>
+      <c r="AH60" s="162"/>
+      <c r="AI60" s="242" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ60" s="161"/>
+      <c r="AK60" s="161"/>
+      <c r="AL60" s="161"/>
+      <c r="AM60" s="162"/>
+      <c r="AN60" s="112"/>
+      <c r="AO60" s="113"/>
+      <c r="AP60" s="113"/>
+      <c r="AQ60" s="113"/>
+      <c r="AR60" s="113"/>
+      <c r="AS60" s="114"/>
+      <c r="AT60" s="112"/>
+      <c r="AU60" s="113"/>
+      <c r="AV60" s="113"/>
+      <c r="AW60" s="113"/>
+      <c r="AX60" s="113"/>
+      <c r="AY60" s="114"/>
+      <c r="AZ60" s="244" t="s">
+        <v>112</v>
+      </c>
+      <c r="BA60" s="245"/>
+      <c r="BB60" s="245"/>
+      <c r="BC60" s="245"/>
+      <c r="BD60" s="245"/>
+      <c r="BE60" s="246"/>
     </row>
     <row r="61" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="169"/>
-[...55 lines deleted...]
-      <c r="BE61" s="108"/>
+      <c r="A61" s="214"/>
+      <c r="B61" s="214"/>
+      <c r="C61" s="112"/>
+      <c r="D61" s="113"/>
+      <c r="E61" s="113"/>
+      <c r="F61" s="113"/>
+      <c r="G61" s="113"/>
+      <c r="H61" s="113"/>
+      <c r="I61" s="114"/>
+      <c r="J61" s="120"/>
+      <c r="K61" s="121"/>
+      <c r="L61" s="121"/>
+      <c r="M61" s="121"/>
+      <c r="N61" s="121"/>
+      <c r="O61" s="121"/>
+      <c r="P61" s="121"/>
+      <c r="Q61" s="121"/>
+      <c r="R61" s="121"/>
+      <c r="S61" s="121"/>
+      <c r="T61" s="121"/>
+      <c r="U61" s="121"/>
+      <c r="V61" s="121"/>
+      <c r="W61" s="121"/>
+      <c r="X61" s="121"/>
+      <c r="Y61" s="121"/>
+      <c r="Z61" s="121"/>
+      <c r="AA61" s="121"/>
+      <c r="AB61" s="126"/>
+      <c r="AC61" s="127"/>
+      <c r="AD61" s="242"/>
+      <c r="AE61" s="161"/>
+      <c r="AF61" s="161"/>
+      <c r="AG61" s="161"/>
+      <c r="AH61" s="162"/>
+      <c r="AI61" s="242"/>
+      <c r="AJ61" s="161"/>
+      <c r="AK61" s="161"/>
+      <c r="AL61" s="161"/>
+      <c r="AM61" s="162"/>
+      <c r="AN61" s="112"/>
+      <c r="AO61" s="113"/>
+      <c r="AP61" s="113"/>
+      <c r="AQ61" s="113"/>
+      <c r="AR61" s="113"/>
+      <c r="AS61" s="114"/>
+      <c r="AT61" s="112"/>
+      <c r="AU61" s="113"/>
+      <c r="AV61" s="113"/>
+      <c r="AW61" s="113"/>
+      <c r="AX61" s="113"/>
+      <c r="AY61" s="114"/>
+      <c r="AZ61" s="244"/>
+      <c r="BA61" s="245"/>
+      <c r="BB61" s="245"/>
+      <c r="BC61" s="245"/>
+      <c r="BD61" s="245"/>
+      <c r="BE61" s="246"/>
     </row>
     <row r="62" spans="1:57" ht="8.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="169"/>
-[...55 lines deleted...]
-      <c r="BE62" s="111"/>
+      <c r="A62" s="214"/>
+      <c r="B62" s="214"/>
+      <c r="C62" s="115"/>
+      <c r="D62" s="116"/>
+      <c r="E62" s="116"/>
+      <c r="F62" s="116"/>
+      <c r="G62" s="116"/>
+      <c r="H62" s="116"/>
+      <c r="I62" s="117"/>
+      <c r="J62" s="122"/>
+      <c r="K62" s="123"/>
+      <c r="L62" s="123"/>
+      <c r="M62" s="123"/>
+      <c r="N62" s="123"/>
+      <c r="O62" s="123"/>
+      <c r="P62" s="123"/>
+      <c r="Q62" s="123"/>
+      <c r="R62" s="123"/>
+      <c r="S62" s="123"/>
+      <c r="T62" s="123"/>
+      <c r="U62" s="123"/>
+      <c r="V62" s="123"/>
+      <c r="W62" s="123"/>
+      <c r="X62" s="123"/>
+      <c r="Y62" s="123"/>
+      <c r="Z62" s="123"/>
+      <c r="AA62" s="123"/>
+      <c r="AB62" s="128"/>
+      <c r="AC62" s="129"/>
+      <c r="AD62" s="243"/>
+      <c r="AE62" s="163"/>
+      <c r="AF62" s="163"/>
+      <c r="AG62" s="163"/>
+      <c r="AH62" s="164"/>
+      <c r="AI62" s="243"/>
+      <c r="AJ62" s="163"/>
+      <c r="AK62" s="163"/>
+      <c r="AL62" s="163"/>
+      <c r="AM62" s="164"/>
+      <c r="AN62" s="115"/>
+      <c r="AO62" s="116"/>
+      <c r="AP62" s="116"/>
+      <c r="AQ62" s="116"/>
+      <c r="AR62" s="116"/>
+      <c r="AS62" s="117"/>
+      <c r="AT62" s="115"/>
+      <c r="AU62" s="116"/>
+      <c r="AV62" s="116"/>
+      <c r="AW62" s="116"/>
+      <c r="AX62" s="116"/>
+      <c r="AY62" s="117"/>
+      <c r="AZ62" s="247"/>
+      <c r="BA62" s="248"/>
+      <c r="BB62" s="248"/>
+      <c r="BC62" s="248"/>
+      <c r="BD62" s="248"/>
+      <c r="BE62" s="249"/>
     </row>
     <row r="63" spans="1:57" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C63" s="12"/>
       <c r="D63" s="12"/>
       <c r="E63" s="12"/>
       <c r="F63" s="12"/>
       <c r="G63" s="12"/>
       <c r="H63" s="12"/>
       <c r="I63" s="12"/>
       <c r="J63" s="66"/>
       <c r="K63" s="66"/>
       <c r="L63" s="66"/>
       <c r="M63" s="66"/>
       <c r="N63" s="66"/>
       <c r="O63" s="66"/>
       <c r="P63" s="66"/>
       <c r="Q63" s="66"/>
       <c r="R63" s="66"/>
       <c r="S63" s="66"/>
       <c r="T63" s="66"/>
       <c r="U63" s="66"/>
       <c r="V63" s="66"/>
       <c r="W63" s="66"/>
       <c r="X63" s="66"/>
       <c r="Y63" s="66"/>
@@ -10708,111 +10711,111 @@
       <c r="AJ63" s="60"/>
       <c r="AK63" s="60"/>
       <c r="AL63" s="59"/>
       <c r="AM63" s="59"/>
       <c r="AN63" s="9"/>
       <c r="AO63" s="9"/>
       <c r="AP63" s="9"/>
       <c r="AQ63" s="9"/>
       <c r="AR63" s="9"/>
       <c r="AS63" s="9"/>
       <c r="AT63" s="9"/>
       <c r="AU63" s="9"/>
       <c r="AV63" s="9"/>
       <c r="AW63" s="9"/>
       <c r="AX63" s="9"/>
       <c r="AY63" s="9"/>
       <c r="AZ63" s="68"/>
       <c r="BA63" s="68"/>
       <c r="BB63" s="68"/>
       <c r="BC63" s="68"/>
       <c r="BD63" s="68"/>
       <c r="BE63" s="68"/>
     </row>
     <row r="64" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C64" s="69" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D64" s="70"/>
       <c r="E64" s="70"/>
       <c r="F64" s="70"/>
       <c r="G64" s="70"/>
       <c r="H64" s="70"/>
       <c r="I64" s="70"/>
       <c r="J64" s="70"/>
       <c r="K64" s="70"/>
       <c r="L64" s="70"/>
       <c r="M64" s="70"/>
       <c r="N64" s="70"/>
       <c r="O64" s="70"/>
       <c r="P64" s="70"/>
       <c r="Q64" s="70"/>
       <c r="R64" s="70"/>
       <c r="S64" s="70"/>
       <c r="T64" s="70"/>
       <c r="U64" s="70"/>
       <c r="V64" s="70"/>
       <c r="W64" s="70"/>
       <c r="X64" s="70"/>
       <c r="Y64" s="70"/>
       <c r="Z64" s="70"/>
       <c r="AA64" s="70"/>
       <c r="AB64" s="70"/>
       <c r="AC64" s="70"/>
       <c r="AD64" s="70"/>
       <c r="AE64" s="70"/>
       <c r="AF64" s="71"/>
       <c r="AG64" s="71"/>
       <c r="AH64" s="71"/>
       <c r="AI64" s="71"/>
       <c r="AJ64" s="71"/>
       <c r="AL64" s="72"/>
       <c r="AM64" s="72"/>
       <c r="AN64" s="72"/>
       <c r="AO64" s="72"/>
       <c r="AP64" s="72"/>
       <c r="AQ64" s="6"/>
       <c r="AR64" s="6"/>
       <c r="AS64" s="6"/>
       <c r="AT64" s="6"/>
       <c r="AU64" s="6"/>
       <c r="AV64" s="6"/>
       <c r="AW64" s="6"/>
       <c r="AX64" s="6"/>
       <c r="AY64" s="6"/>
       <c r="AZ64" s="6"/>
       <c r="BA64" s="6"/>
-      <c r="BB64" s="275" t="s">
-[...4 lines deleted...]
-      <c r="BE64" s="275"/>
+      <c r="BB64" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC64" s="100"/>
+      <c r="BD64" s="100"/>
+      <c r="BE64" s="100"/>
     </row>
     <row r="65" spans="3:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C65" s="73" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D65" s="73"/>
       <c r="E65" s="73"/>
       <c r="F65" s="73"/>
       <c r="G65" s="73"/>
       <c r="H65" s="73"/>
       <c r="I65" s="73"/>
       <c r="J65" s="73"/>
       <c r="K65" s="73"/>
       <c r="L65" s="73"/>
       <c r="M65" s="73"/>
       <c r="N65" s="73"/>
       <c r="O65" s="73"/>
       <c r="P65" s="73"/>
       <c r="Q65" s="73"/>
       <c r="R65" s="73"/>
       <c r="S65" s="73"/>
       <c r="T65" s="73"/>
       <c r="U65" s="73"/>
       <c r="V65" s="73"/>
       <c r="W65" s="73"/>
       <c r="X65" s="73"/>
       <c r="Y65" s="73"/>
       <c r="Z65" s="73"/>
       <c r="AA65" s="73"/>
@@ -10822,51 +10825,51 @@
       <c r="AE65" s="73"/>
       <c r="AF65" s="73"/>
       <c r="AG65" s="73"/>
       <c r="AH65" s="73"/>
       <c r="AI65" s="73"/>
       <c r="AJ65" s="73"/>
       <c r="AK65" s="71"/>
       <c r="AQ65" s="72"/>
       <c r="AR65" s="72"/>
       <c r="AS65" s="72"/>
       <c r="AT65" s="72"/>
       <c r="AU65" s="72"/>
       <c r="AV65" s="72"/>
       <c r="AW65" s="72"/>
       <c r="AX65" s="72"/>
       <c r="AY65" s="72"/>
       <c r="AZ65" s="72"/>
       <c r="BA65" s="72"/>
       <c r="BB65" s="72"/>
       <c r="BC65" s="72"/>
       <c r="BD65" s="72"/>
       <c r="BE65" s="72"/>
     </row>
     <row r="66" spans="3:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C66" s="74" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D66" s="70"/>
       <c r="E66" s="70"/>
       <c r="F66" s="70"/>
       <c r="G66" s="70"/>
       <c r="H66" s="70"/>
       <c r="I66" s="70"/>
       <c r="J66" s="70"/>
       <c r="K66" s="70"/>
       <c r="L66" s="70"/>
       <c r="M66" s="70"/>
       <c r="N66" s="70"/>
       <c r="O66" s="70"/>
       <c r="P66" s="70"/>
       <c r="Q66" s="70"/>
       <c r="R66" s="70"/>
       <c r="S66" s="70"/>
       <c r="T66" s="70"/>
       <c r="U66" s="70"/>
       <c r="V66" s="70"/>
       <c r="W66" s="70"/>
       <c r="X66" s="70"/>
       <c r="Y66" s="70"/>
       <c r="Z66" s="70"/>
       <c r="AA66" s="70"/>
@@ -10876,51 +10879,51 @@
       <c r="AE66" s="70"/>
       <c r="AF66" s="71"/>
       <c r="AG66" s="71"/>
       <c r="AH66" s="71"/>
       <c r="AI66" s="71"/>
       <c r="AJ66" s="71"/>
       <c r="AK66" s="73"/>
       <c r="AQ66" s="72"/>
       <c r="AR66" s="72"/>
       <c r="AS66" s="72"/>
       <c r="AT66" s="72"/>
       <c r="AU66" s="72"/>
       <c r="AV66" s="72"/>
       <c r="AW66" s="72"/>
       <c r="AX66" s="72"/>
       <c r="AY66" s="72"/>
       <c r="AZ66" s="72"/>
       <c r="BA66" s="72"/>
       <c r="BB66" s="72"/>
       <c r="BC66" s="72"/>
       <c r="BD66" s="72"/>
       <c r="BE66" s="72"/>
     </row>
     <row r="67" spans="3:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C67" s="75" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D67" s="70"/>
       <c r="E67" s="70"/>
       <c r="F67" s="70"/>
       <c r="G67" s="70"/>
       <c r="H67" s="70"/>
       <c r="I67" s="70"/>
       <c r="J67" s="70"/>
       <c r="K67" s="70"/>
       <c r="L67" s="70"/>
       <c r="M67" s="70"/>
       <c r="N67" s="70"/>
       <c r="O67" s="70"/>
       <c r="P67" s="70"/>
       <c r="Q67" s="70"/>
       <c r="R67" s="70"/>
       <c r="S67" s="70"/>
       <c r="T67" s="70"/>
       <c r="U67" s="70"/>
       <c r="V67" s="70"/>
       <c r="W67" s="70"/>
       <c r="X67" s="70"/>
       <c r="Y67" s="70"/>
       <c r="Z67" s="70"/>
       <c r="AA67" s="70"/>
@@ -10929,51 +10932,51 @@
       <c r="AD67" s="70"/>
       <c r="AE67" s="70"/>
       <c r="AG67" s="6"/>
       <c r="AH67" s="6"/>
       <c r="AI67" s="6"/>
       <c r="AJ67" s="6"/>
       <c r="AK67" s="71"/>
       <c r="AQ67" s="72"/>
       <c r="AR67" s="72"/>
       <c r="AS67" s="72"/>
       <c r="AT67" s="72"/>
       <c r="AU67" s="72"/>
       <c r="AV67" s="72"/>
       <c r="AW67" s="72"/>
       <c r="AX67" s="72"/>
       <c r="AY67" s="72"/>
       <c r="AZ67" s="72"/>
       <c r="BA67" s="72"/>
       <c r="BB67" s="72"/>
       <c r="BC67" s="72"/>
       <c r="BD67" s="72"/>
       <c r="BE67" s="72"/>
     </row>
     <row r="68" spans="3:57" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C68" s="74" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D68" s="70"/>
       <c r="E68" s="70"/>
       <c r="F68" s="70"/>
       <c r="G68" s="70"/>
       <c r="H68" s="70"/>
       <c r="I68" s="70"/>
       <c r="J68" s="70"/>
       <c r="K68" s="70"/>
       <c r="L68" s="70"/>
       <c r="M68" s="70"/>
       <c r="N68" s="70"/>
       <c r="O68" s="70"/>
       <c r="P68" s="70"/>
       <c r="Q68" s="70"/>
       <c r="R68" s="70"/>
       <c r="S68" s="70"/>
       <c r="T68" s="70"/>
       <c r="U68" s="70"/>
       <c r="V68" s="70"/>
       <c r="W68" s="70"/>
       <c r="X68" s="70"/>
       <c r="Y68" s="70"/>
       <c r="Z68" s="70"/>
       <c r="AA68" s="70"/>
@@ -11035,1490 +11038,1490 @@
       <c r="AE69" s="70"/>
       <c r="AF69" s="76"/>
       <c r="AG69" s="76"/>
       <c r="AH69" s="76"/>
       <c r="AI69" s="76"/>
       <c r="AJ69" s="76"/>
       <c r="AK69" s="72"/>
       <c r="AQ69" s="72"/>
       <c r="AR69" s="72"/>
       <c r="AS69" s="72"/>
       <c r="AT69" s="72"/>
       <c r="AU69" s="72"/>
       <c r="AV69" s="72"/>
       <c r="AW69" s="72"/>
       <c r="AX69" s="72"/>
       <c r="AY69" s="72"/>
       <c r="AZ69" s="72"/>
       <c r="BA69" s="72"/>
       <c r="BB69" s="72"/>
       <c r="BC69" s="72"/>
       <c r="BD69" s="72"/>
       <c r="BE69" s="72"/>
     </row>
     <row r="70" spans="3:57" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C70" s="77" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D70" s="70"/>
       <c r="E70" s="70"/>
       <c r="F70" s="70"/>
       <c r="G70" s="70"/>
       <c r="H70" s="70"/>
       <c r="I70" s="70"/>
       <c r="J70" s="70"/>
       <c r="K70" s="70"/>
       <c r="L70" s="70"/>
       <c r="M70" s="70"/>
       <c r="N70" s="70"/>
       <c r="O70" s="70"/>
       <c r="P70" s="70"/>
       <c r="Q70" s="70"/>
       <c r="R70" s="70"/>
       <c r="S70" s="70"/>
       <c r="T70" s="70"/>
       <c r="U70" s="70"/>
       <c r="V70" s="70"/>
       <c r="AK70" s="76"/>
       <c r="AP70" s="6"/>
       <c r="AQ70" s="6"/>
       <c r="AR70" s="6"/>
       <c r="AS70" s="6"/>
       <c r="AT70" s="6"/>
       <c r="AU70" s="6"/>
       <c r="AV70" s="6"/>
       <c r="AW70" s="6"/>
       <c r="AX70" s="6"/>
       <c r="AY70" s="6"/>
       <c r="AZ70" s="6"/>
       <c r="BA70" s="6"/>
       <c r="BB70" s="6"/>
       <c r="BC70" s="6"/>
       <c r="BD70" s="6"/>
       <c r="BE70" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="142">
-    <mergeCell ref="BB64:BE64"/>
-[...80 lines deleted...]
-    <mergeCell ref="AI22:AP22"/>
+    <mergeCell ref="C50:I50"/>
+    <mergeCell ref="C39:I49"/>
+    <mergeCell ref="J50:Y52"/>
+    <mergeCell ref="AS1:BE1"/>
+    <mergeCell ref="AS3:BE7"/>
+    <mergeCell ref="C4:G5"/>
+    <mergeCell ref="H4:L5"/>
+    <mergeCell ref="M4:Q5"/>
+    <mergeCell ref="R4:V5"/>
+    <mergeCell ref="C6:G10"/>
+    <mergeCell ref="H6:L10"/>
+    <mergeCell ref="M6:Q10"/>
+    <mergeCell ref="R6:V10"/>
+    <mergeCell ref="C13:I14"/>
+    <mergeCell ref="K13:AN14"/>
+    <mergeCell ref="AO13:AR13"/>
+    <mergeCell ref="AT13:BD13"/>
+    <mergeCell ref="AO14:AR14"/>
+    <mergeCell ref="AT14:BD14"/>
+    <mergeCell ref="AF9:AR9"/>
+    <mergeCell ref="AS9:AV9"/>
+    <mergeCell ref="AW9:BE9"/>
+    <mergeCell ref="AF10:AR12"/>
+    <mergeCell ref="AS10:AV12"/>
+    <mergeCell ref="C11:AE12"/>
+    <mergeCell ref="AW11:BE11"/>
+    <mergeCell ref="AX15:AZ15"/>
+    <mergeCell ref="BB15:BD15"/>
+    <mergeCell ref="K16:AM16"/>
+    <mergeCell ref="AO16:AR16"/>
+    <mergeCell ref="AT16:AV16"/>
+    <mergeCell ref="AX16:AZ16"/>
+    <mergeCell ref="BB16:BD16"/>
     <mergeCell ref="A15:B62"/>
     <mergeCell ref="C15:I16"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="L15:Q15"/>
     <mergeCell ref="AO15:AR15"/>
     <mergeCell ref="AT15:AV15"/>
     <mergeCell ref="C17:I17"/>
     <mergeCell ref="L17:N17"/>
     <mergeCell ref="Q17:S17"/>
     <mergeCell ref="U17:W17"/>
     <mergeCell ref="C53:O53"/>
     <mergeCell ref="P53:W53"/>
     <mergeCell ref="X53:AD53"/>
     <mergeCell ref="AE53:AO53"/>
     <mergeCell ref="AP53:AT53"/>
     <mergeCell ref="AU53:BE53"/>
     <mergeCell ref="C54:I55"/>
     <mergeCell ref="Z17:AD17"/>
     <mergeCell ref="AE17:AG17"/>
     <mergeCell ref="AJ17:AL17"/>
     <mergeCell ref="AO17:AR17"/>
     <mergeCell ref="AT17:BD17"/>
     <mergeCell ref="C18:I21"/>
     <mergeCell ref="AY18:BE18"/>
-    <mergeCell ref="AW9:BE9"/>
-[...10 lines deleted...]
-    <mergeCell ref="BB16:BD16"/>
+    <mergeCell ref="K19:AV20"/>
+    <mergeCell ref="AZ19:BC21"/>
+    <mergeCell ref="BD21:BE21"/>
+    <mergeCell ref="AQ22:AS22"/>
+    <mergeCell ref="AU22:BB22"/>
+    <mergeCell ref="BC22:BE22"/>
+    <mergeCell ref="K23:R23"/>
+    <mergeCell ref="S23:U23"/>
+    <mergeCell ref="W23:AD23"/>
+    <mergeCell ref="AE23:AG23"/>
+    <mergeCell ref="AI23:AP23"/>
+    <mergeCell ref="AQ23:AS23"/>
+    <mergeCell ref="AU23:BB23"/>
+    <mergeCell ref="K22:R22"/>
+    <mergeCell ref="S22:U22"/>
+    <mergeCell ref="W22:AD22"/>
+    <mergeCell ref="AE22:AG22"/>
+    <mergeCell ref="AI22:AP22"/>
+    <mergeCell ref="C25:BE25"/>
+    <mergeCell ref="C26:I32"/>
+    <mergeCell ref="K32:N32"/>
+    <mergeCell ref="P32:AQ32"/>
+    <mergeCell ref="C33:I33"/>
+    <mergeCell ref="AH33:AQ33"/>
+    <mergeCell ref="BC23:BE23"/>
+    <mergeCell ref="K24:R24"/>
+    <mergeCell ref="S24:U24"/>
+    <mergeCell ref="W24:AD24"/>
+    <mergeCell ref="AE24:AG24"/>
+    <mergeCell ref="AI24:AP24"/>
+    <mergeCell ref="AQ24:AS24"/>
+    <mergeCell ref="AU24:BB24"/>
+    <mergeCell ref="BC24:BE24"/>
+    <mergeCell ref="C22:I24"/>
+    <mergeCell ref="C34:I35"/>
+    <mergeCell ref="AM35:AW35"/>
+    <mergeCell ref="C36:I38"/>
+    <mergeCell ref="AE38:AW38"/>
+    <mergeCell ref="J39:L40"/>
+    <mergeCell ref="M39:Q40"/>
+    <mergeCell ref="R39:V40"/>
+    <mergeCell ref="W39:AA40"/>
+    <mergeCell ref="AB39:AG40"/>
+    <mergeCell ref="AZ39:AZ40"/>
+    <mergeCell ref="BA39:BC40"/>
+    <mergeCell ref="BD39:BE40"/>
+    <mergeCell ref="J41:L43"/>
+    <mergeCell ref="AJ41:AP41"/>
+    <mergeCell ref="Q42:AG43"/>
+    <mergeCell ref="AJ42:BD43"/>
+    <mergeCell ref="AH39:AH40"/>
+    <mergeCell ref="AI39:AM40"/>
+    <mergeCell ref="AN39:AN40"/>
+    <mergeCell ref="AO39:AS40"/>
+    <mergeCell ref="AT39:AT40"/>
+    <mergeCell ref="AU39:AY40"/>
+    <mergeCell ref="J44:L46"/>
+    <mergeCell ref="AJ44:AP44"/>
+    <mergeCell ref="Q45:AG46"/>
+    <mergeCell ref="AJ45:BD46"/>
+    <mergeCell ref="J47:L49"/>
+    <mergeCell ref="AJ47:AP47"/>
+    <mergeCell ref="Q48:AG49"/>
+    <mergeCell ref="AJ48:BD49"/>
+    <mergeCell ref="Z50:AL52"/>
+    <mergeCell ref="AM50:BE52"/>
+    <mergeCell ref="BB64:BE64"/>
+    <mergeCell ref="C51:I52"/>
+    <mergeCell ref="AN54:AS55"/>
+    <mergeCell ref="AT54:AY55"/>
+    <mergeCell ref="AZ54:BE55"/>
+    <mergeCell ref="C56:I62"/>
+    <mergeCell ref="J56:AA62"/>
+    <mergeCell ref="AB56:AC62"/>
+    <mergeCell ref="AD56:AH57"/>
+    <mergeCell ref="AI56:AM57"/>
+    <mergeCell ref="AN56:AS62"/>
+    <mergeCell ref="AT56:AY62"/>
+    <mergeCell ref="AZ56:BE57"/>
+    <mergeCell ref="AD58:AH59"/>
+    <mergeCell ref="AI58:AM59"/>
+    <mergeCell ref="AZ58:BE59"/>
     <mergeCell ref="AD60:AH62"/>
     <mergeCell ref="AI60:AM62"/>
     <mergeCell ref="AZ60:BE62"/>
-    <mergeCell ref="C50:I50"/>
-[...19 lines deleted...]
-    <mergeCell ref="AS9:AV9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.35433070866141736" top="0.39370078740157483" bottom="7.874015748031496E-2" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1074" r:id="rId4" name="CheckBox51">
+        <control shapeId="1025" r:id="rId4" name="CheckBox1">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1025" r:id="rId4" name="CheckBox1"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1026" r:id="rId6" name="CheckBox2">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1026" r:id="rId6" name="CheckBox2"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1027" r:id="rId7" name="CheckBox3">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>27</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>27</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1027" r:id="rId7" name="CheckBox3"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1028" r:id="rId8" name="CheckBox4">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1028" r:id="rId8" name="CheckBox4"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1029" r:id="rId9" name="CheckBox5">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1029" r:id="rId9" name="CheckBox5"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1030" r:id="rId10" name="CheckBox6">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>38100</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1030" r:id="rId10" name="CheckBox6"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1031" r:id="rId11" name="CheckBox7">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1031" r:id="rId11" name="CheckBox7"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1032" r:id="rId12" name="CheckBox8">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>25</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1032" r:id="rId12" name="CheckBox8"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1033" r:id="rId13" name="CheckBox9">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>26</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>27</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1033" r:id="rId13" name="CheckBox9"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1034" r:id="rId14" name="CheckBox10">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>27</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1034" r:id="rId14" name="CheckBox10"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1035" r:id="rId15" name="CheckBox11">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>28</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1035" r:id="rId15" name="CheckBox11"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1036" r:id="rId16" name="CheckBox12">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>29</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1036" r:id="rId16" name="CheckBox12"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1037" r:id="rId17" name="CheckBox13">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1037" r:id="rId17" name="CheckBox13"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1038" r:id="rId18" name="CheckBox14">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>45</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>30</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>46</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1038" r:id="rId18" name="CheckBox14"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1039" r:id="rId19" name="CheckBox15">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>45</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>46</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>31</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1039" r:id="rId19" name="CheckBox15"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1040" r:id="rId20" name="CheckBox16">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1040" r:id="rId20" name="CheckBox16"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1041" r:id="rId21" name="CheckBox17">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>17</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>18</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1041" r:id="rId21" name="CheckBox17"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1042" r:id="rId22" name="CheckBox18">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>24</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>25</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1042" r:id="rId22" name="CheckBox18"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1043" r:id="rId23" name="CheckBox19">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>28</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>29</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>32</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1043" r:id="rId23" name="CheckBox19"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1044" r:id="rId24" name="CheckBox20">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1044" r:id="rId24" name="CheckBox20"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1045" r:id="rId25" name="CheckBox21">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1045" r:id="rId25" name="CheckBox21"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1046" r:id="rId26" name="CheckBox22">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>33</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1046" r:id="rId26" name="CheckBox22"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1047" r:id="rId27" name="CheckBox23">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>34</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1047" r:id="rId27" name="CheckBox23"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1048" r:id="rId28" name="CheckBox24">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1048" r:id="rId28" name="CheckBox24"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1049" r:id="rId29" name="CheckBox25">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1049" r:id="rId29" name="CheckBox25"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1050" r:id="rId30" name="CheckBox26">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1050" r:id="rId30" name="CheckBox26"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1051" r:id="rId31" name="CheckBox27">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>25</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>26</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1051" r:id="rId31" name="CheckBox27"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1052" r:id="rId32" name="CheckBox28">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>25</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>26</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>171450</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1052" r:id="rId32" name="CheckBox28"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1053" r:id="rId33" name="CheckBox29">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>25</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>9525</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>26</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>152400</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1053" r:id="rId33" name="CheckBox29"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1054" r:id="rId34" name="CheckBox30">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>39</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>35</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>40</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1054" r:id="rId34" name="CheckBox30"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1055" r:id="rId35" name="CheckBox31">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>39</xdr:col>
+                <xdr:colOff>0</xdr:colOff>
+                <xdr:row>36</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>40</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>37</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1055" r:id="rId35" name="CheckBox31"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1056" r:id="rId36" name="CheckBox32">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>40</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>41</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1056" r:id="rId36" name="CheckBox32"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1057" r:id="rId37" name="CheckBox33">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>41</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>42</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1057" r:id="rId37" name="CheckBox33"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1058" r:id="rId38" name="CheckBox34">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>43</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>44</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1058" r:id="rId38" name="CheckBox34"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1059" r:id="rId39" name="CheckBox35">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>44</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>45</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1059" r:id="rId39" name="CheckBox35"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1060" r:id="rId40" name="CheckBox36">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>47</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1060" r:id="rId40" name="CheckBox36"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1061" r:id="rId41" name="CheckBox37">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>12</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>47</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>13</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>48</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1061" r:id="rId41" name="CheckBox37"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1062" r:id="rId42" name="CheckBox38">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>17</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>17</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1062" r:id="rId42" name="CheckBox38"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1063" r:id="rId43" name="CheckBox40">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1063" r:id="rId43" name="CheckBox40"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1064" r:id="rId44" name="CheckBox41">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1064" r:id="rId44" name="CheckBox41"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1065" r:id="rId45" name="CheckBox42">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>10</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1065" r:id="rId45" name="CheckBox42"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1066" r:id="rId46" name="CheckBox43">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>21</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>22</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1066" r:id="rId46" name="CheckBox43"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1067" r:id="rId47" name="CheckBox44">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>21</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>22</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1067" r:id="rId47" name="CheckBox44"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1068" r:id="rId48" name="CheckBox45">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>21</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>22</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1068" r:id="rId48" name="CheckBox45"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1069" r:id="rId49" name="CheckBox46">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1069" r:id="rId49" name="CheckBox46"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1070" r:id="rId50" name="CheckBox47">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1070" r:id="rId50" name="CheckBox47"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1071" r:id="rId51" name="CheckBox48">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>33</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>34</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>23</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1071" r:id="rId51" name="CheckBox48"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1072" r:id="rId52" name="CheckBox49">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>45</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>46</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>21</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1072" r:id="rId52" name="CheckBox49"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1073" r:id="rId53" name="CheckBox50">
+          <controlPr defaultSize="0" autoLine="0" r:id="rId5">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>45</xdr:col>
+                <xdr:colOff>9525</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>19050</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>46</xdr:col>
+                <xdr:colOff>19050</xdr:colOff>
+                <xdr:row>22</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
+              </to>
+            </anchor>
+          </controlPr>
+        </control>
+      </mc:Choice>
+      <mc:Fallback>
+        <control shapeId="1073" r:id="rId53" name="CheckBox50"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <control shapeId="1074" r:id="rId54" name="CheckBox51">
           <controlPr defaultSize="0" autoLine="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>45</xdr:col>
                 <xdr:colOff>9525</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>9525</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>46</xdr:col>
                 <xdr:colOff>19050</xdr:colOff>
                 <xdr:row>23</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1074" r:id="rId4" name="CheckBox51"/>
-[...1224 lines deleted...]
-        <control shapeId="1025" r:id="rId102" name="CheckBox1"/>
+        <control shapeId="1074" r:id="rId54" name="CheckBox51"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7561042-0545-4432-A333-AF8D58A89313}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I58" sqref="I58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" customWidth="1"/>
     <col min="2" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="17.625" style="78" customWidth="1"/>
     <col min="8" max="8" width="3.625" style="79" customWidth="1"/>
     <col min="9" max="9" width="11.625" customWidth="1"/>
     <col min="257" max="257" width="4.625" customWidth="1"/>
     <col min="258" max="262" width="11.625" customWidth="1"/>
     <col min="263" max="263" width="17.625" customWidth="1"/>
@@ -12816,1081 +12819,1082 @@
     <col min="15113" max="15113" width="11.625" customWidth="1"/>
     <col min="15361" max="15361" width="4.625" customWidth="1"/>
     <col min="15362" max="15366" width="11.625" customWidth="1"/>
     <col min="15367" max="15367" width="17.625" customWidth="1"/>
     <col min="15368" max="15368" width="3.625" customWidth="1"/>
     <col min="15369" max="15369" width="11.625" customWidth="1"/>
     <col min="15617" max="15617" width="4.625" customWidth="1"/>
     <col min="15618" max="15622" width="11.625" customWidth="1"/>
     <col min="15623" max="15623" width="17.625" customWidth="1"/>
     <col min="15624" max="15624" width="3.625" customWidth="1"/>
     <col min="15625" max="15625" width="11.625" customWidth="1"/>
     <col min="15873" max="15873" width="4.625" customWidth="1"/>
     <col min="15874" max="15878" width="11.625" customWidth="1"/>
     <col min="15879" max="15879" width="17.625" customWidth="1"/>
     <col min="15880" max="15880" width="3.625" customWidth="1"/>
     <col min="15881" max="15881" width="11.625" customWidth="1"/>
     <col min="16129" max="16129" width="4.625" customWidth="1"/>
     <col min="16130" max="16134" width="11.625" customWidth="1"/>
     <col min="16135" max="16135" width="17.625" customWidth="1"/>
     <col min="16136" max="16136" width="3.625" customWidth="1"/>
     <col min="16137" max="16137" width="11.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.15">
       <c r="I1" s="3" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
       <c r="N1" s="72"/>
       <c r="O1" s="72"/>
       <c r="P1" s="72"/>
       <c r="Q1" s="72"/>
       <c r="R1" s="72"/>
       <c r="S1" s="72"/>
       <c r="T1" s="72"/>
       <c r="U1" s="72"/>
     </row>
     <row r="2" spans="1:21" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="I2" s="3"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
       <c r="M2" s="72"/>
       <c r="N2" s="72"/>
       <c r="O2" s="72"/>
       <c r="P2" s="72"/>
       <c r="Q2" s="72"/>
       <c r="R2" s="72"/>
       <c r="S2" s="72"/>
       <c r="T2" s="72"/>
       <c r="U2" s="72"/>
     </row>
     <row r="3" spans="1:21" s="85" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="80"/>
       <c r="B3" s="81" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C3" s="82"/>
       <c r="D3" s="82"/>
       <c r="E3" s="82"/>
       <c r="F3" s="82"/>
       <c r="G3" s="82"/>
       <c r="H3" s="83"/>
       <c r="I3" s="84" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:21" s="85" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="A4" s="86"/>
       <c r="G4" s="87"/>
       <c r="H4" s="88"/>
       <c r="I4" s="89"/>
       <c r="J4" s="87"/>
     </row>
     <row r="5" spans="1:21" s="91" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="90" t="s">
+        <v>121</v>
+      </c>
+      <c r="B5" s="276" t="s">
+        <v>122</v>
+      </c>
+      <c r="C5" s="276"/>
+      <c r="D5" s="276"/>
+      <c r="E5" s="276"/>
+      <c r="F5" s="276"/>
+      <c r="G5" s="276" t="s">
         <v>123</v>
       </c>
-      <c r="B5" s="291" t="s">
-[...10 lines deleted...]
-      <c r="I5" s="292"/>
+      <c r="H5" s="276"/>
+      <c r="I5" s="277"/>
     </row>
     <row r="6" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="276">
+      <c r="A6" s="278">
         <v>1</v>
       </c>
-      <c r="B6" s="278"/>
-[...4 lines deleted...]
-      <c r="G6" s="282" t="s">
+      <c r="B6" s="280"/>
+      <c r="C6" s="280"/>
+      <c r="D6" s="280"/>
+      <c r="E6" s="280"/>
+      <c r="F6" s="281"/>
+      <c r="G6" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H6" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I6" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="277"/>
-[...5 lines deleted...]
-      <c r="G7" s="283"/>
+      <c r="A7" s="279"/>
+      <c r="B7" s="282"/>
+      <c r="C7" s="282"/>
+      <c r="D7" s="282"/>
+      <c r="E7" s="282"/>
+      <c r="F7" s="283"/>
+      <c r="G7" s="285"/>
       <c r="H7" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I7" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I7" s="287"/>
     </row>
     <row r="8" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="276">
+      <c r="A8" s="278">
         <v>2</v>
       </c>
-      <c r="B8" s="278"/>
-[...4 lines deleted...]
-      <c r="G8" s="282" t="s">
+      <c r="B8" s="280"/>
+      <c r="C8" s="280"/>
+      <c r="D8" s="280"/>
+      <c r="E8" s="280"/>
+      <c r="F8" s="281"/>
+      <c r="G8" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H8" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I8" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="277"/>
-[...5 lines deleted...]
-      <c r="G9" s="283"/>
+      <c r="A9" s="279"/>
+      <c r="B9" s="282"/>
+      <c r="C9" s="282"/>
+      <c r="D9" s="282"/>
+      <c r="E9" s="282"/>
+      <c r="F9" s="283"/>
+      <c r="G9" s="285"/>
       <c r="H9" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I9" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I9" s="287"/>
     </row>
     <row r="10" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="276">
+      <c r="A10" s="278">
         <v>3</v>
       </c>
-      <c r="B10" s="278"/>
-[...4 lines deleted...]
-      <c r="G10" s="282" t="s">
+      <c r="B10" s="280"/>
+      <c r="C10" s="280"/>
+      <c r="D10" s="280"/>
+      <c r="E10" s="280"/>
+      <c r="F10" s="281"/>
+      <c r="G10" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H10" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I10" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="277"/>
-[...5 lines deleted...]
-      <c r="G11" s="283"/>
+      <c r="A11" s="279"/>
+      <c r="B11" s="282"/>
+      <c r="C11" s="282"/>
+      <c r="D11" s="282"/>
+      <c r="E11" s="282"/>
+      <c r="F11" s="283"/>
+      <c r="G11" s="285"/>
       <c r="H11" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I11" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I11" s="287"/>
     </row>
     <row r="12" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="276">
+      <c r="A12" s="278">
         <v>4</v>
       </c>
-      <c r="B12" s="278"/>
-[...4 lines deleted...]
-      <c r="G12" s="282" t="s">
+      <c r="B12" s="280"/>
+      <c r="C12" s="280"/>
+      <c r="D12" s="280"/>
+      <c r="E12" s="280"/>
+      <c r="F12" s="281"/>
+      <c r="G12" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H12" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I12" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="277"/>
-[...5 lines deleted...]
-      <c r="G13" s="283"/>
+      <c r="A13" s="279"/>
+      <c r="B13" s="282"/>
+      <c r="C13" s="282"/>
+      <c r="D13" s="282"/>
+      <c r="E13" s="282"/>
+      <c r="F13" s="283"/>
+      <c r="G13" s="285"/>
       <c r="H13" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I13" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I13" s="287"/>
     </row>
     <row r="14" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="276">
+      <c r="A14" s="278">
         <v>5</v>
       </c>
-      <c r="B14" s="278"/>
-[...4 lines deleted...]
-      <c r="G14" s="282" t="s">
+      <c r="B14" s="280"/>
+      <c r="C14" s="280"/>
+      <c r="D14" s="280"/>
+      <c r="E14" s="280"/>
+      <c r="F14" s="281"/>
+      <c r="G14" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H14" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I14" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="277"/>
-[...5 lines deleted...]
-      <c r="G15" s="283"/>
+      <c r="A15" s="279"/>
+      <c r="B15" s="282"/>
+      <c r="C15" s="282"/>
+      <c r="D15" s="282"/>
+      <c r="E15" s="282"/>
+      <c r="F15" s="283"/>
+      <c r="G15" s="285"/>
       <c r="H15" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I15" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I15" s="287"/>
     </row>
     <row r="16" spans="1:21" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="276">
+      <c r="A16" s="278">
         <v>6</v>
       </c>
-      <c r="B16" s="278"/>
-[...4 lines deleted...]
-      <c r="G16" s="282" t="s">
+      <c r="B16" s="280"/>
+      <c r="C16" s="280"/>
+      <c r="D16" s="280"/>
+      <c r="E16" s="280"/>
+      <c r="F16" s="281"/>
+      <c r="G16" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I16" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="277"/>
-[...5 lines deleted...]
-      <c r="G17" s="283"/>
+      <c r="A17" s="279"/>
+      <c r="B17" s="282"/>
+      <c r="C17" s="282"/>
+      <c r="D17" s="282"/>
+      <c r="E17" s="282"/>
+      <c r="F17" s="283"/>
+      <c r="G17" s="285"/>
       <c r="H17" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I17" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I17" s="287"/>
     </row>
     <row r="18" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="276">
+      <c r="A18" s="278">
         <v>7</v>
       </c>
-      <c r="B18" s="278"/>
-[...4 lines deleted...]
-      <c r="G18" s="282" t="s">
+      <c r="B18" s="280"/>
+      <c r="C18" s="280"/>
+      <c r="D18" s="280"/>
+      <c r="E18" s="280"/>
+      <c r="F18" s="281"/>
+      <c r="G18" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H18" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I18" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="19" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="277"/>
-[...5 lines deleted...]
-      <c r="G19" s="283"/>
+      <c r="A19" s="279"/>
+      <c r="B19" s="282"/>
+      <c r="C19" s="282"/>
+      <c r="D19" s="282"/>
+      <c r="E19" s="282"/>
+      <c r="F19" s="283"/>
+      <c r="G19" s="285"/>
       <c r="H19" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I19" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I19" s="287"/>
     </row>
     <row r="20" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="276">
+      <c r="A20" s="278">
         <v>8</v>
       </c>
-      <c r="B20" s="278"/>
-[...4 lines deleted...]
-      <c r="G20" s="282" t="s">
+      <c r="B20" s="280"/>
+      <c r="C20" s="280"/>
+      <c r="D20" s="280"/>
+      <c r="E20" s="280"/>
+      <c r="F20" s="281"/>
+      <c r="G20" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H20" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I20" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="277"/>
-[...5 lines deleted...]
-      <c r="G21" s="283"/>
+      <c r="A21" s="279"/>
+      <c r="B21" s="282"/>
+      <c r="C21" s="282"/>
+      <c r="D21" s="282"/>
+      <c r="E21" s="282"/>
+      <c r="F21" s="283"/>
+      <c r="G21" s="285"/>
       <c r="H21" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I21" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I21" s="287"/>
     </row>
     <row r="22" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="276">
+      <c r="A22" s="278">
         <v>9</v>
       </c>
-      <c r="B22" s="278"/>
-[...4 lines deleted...]
-      <c r="G22" s="282" t="s">
+      <c r="B22" s="280"/>
+      <c r="C22" s="280"/>
+      <c r="D22" s="280"/>
+      <c r="E22" s="280"/>
+      <c r="F22" s="281"/>
+      <c r="G22" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="277"/>
-[...5 lines deleted...]
-      <c r="G23" s="283"/>
+      <c r="A23" s="279"/>
+      <c r="B23" s="282"/>
+      <c r="C23" s="282"/>
+      <c r="D23" s="282"/>
+      <c r="E23" s="282"/>
+      <c r="F23" s="283"/>
+      <c r="G23" s="285"/>
       <c r="H23" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I23" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I23" s="287"/>
     </row>
     <row r="24" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="276">
+      <c r="A24" s="278">
         <v>10</v>
       </c>
-      <c r="B24" s="278"/>
-[...4 lines deleted...]
-      <c r="G24" s="282" t="s">
+      <c r="B24" s="280"/>
+      <c r="C24" s="280"/>
+      <c r="D24" s="280"/>
+      <c r="E24" s="280"/>
+      <c r="F24" s="281"/>
+      <c r="G24" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H24" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I24" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="277"/>
-[...5 lines deleted...]
-      <c r="G25" s="283"/>
+      <c r="A25" s="279"/>
+      <c r="B25" s="282"/>
+      <c r="C25" s="282"/>
+      <c r="D25" s="282"/>
+      <c r="E25" s="282"/>
+      <c r="F25" s="283"/>
+      <c r="G25" s="285"/>
       <c r="H25" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I25" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I25" s="287"/>
     </row>
     <row r="26" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="276">
+      <c r="A26" s="278">
         <v>11</v>
       </c>
-      <c r="B26" s="278"/>
-[...4 lines deleted...]
-      <c r="G26" s="282" t="s">
+      <c r="B26" s="280"/>
+      <c r="C26" s="280"/>
+      <c r="D26" s="280"/>
+      <c r="E26" s="280"/>
+      <c r="F26" s="281"/>
+      <c r="G26" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H26" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I26" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="277"/>
-[...5 lines deleted...]
-      <c r="G27" s="283"/>
+      <c r="A27" s="279"/>
+      <c r="B27" s="282"/>
+      <c r="C27" s="282"/>
+      <c r="D27" s="282"/>
+      <c r="E27" s="282"/>
+      <c r="F27" s="283"/>
+      <c r="G27" s="285"/>
       <c r="H27" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I27" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I27" s="287"/>
     </row>
     <row r="28" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="276">
+      <c r="A28" s="278">
         <v>12</v>
       </c>
-      <c r="B28" s="278"/>
-[...4 lines deleted...]
-      <c r="G28" s="282" t="s">
+      <c r="B28" s="280"/>
+      <c r="C28" s="280"/>
+      <c r="D28" s="280"/>
+      <c r="E28" s="280"/>
+      <c r="F28" s="281"/>
+      <c r="G28" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="277"/>
-[...5 lines deleted...]
-      <c r="G29" s="283"/>
+      <c r="A29" s="279"/>
+      <c r="B29" s="282"/>
+      <c r="C29" s="282"/>
+      <c r="D29" s="282"/>
+      <c r="E29" s="282"/>
+      <c r="F29" s="283"/>
+      <c r="G29" s="285"/>
       <c r="H29" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I29" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I29" s="287"/>
     </row>
     <row r="30" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="276">
+      <c r="A30" s="278">
         <v>13</v>
       </c>
-      <c r="B30" s="278"/>
-[...4 lines deleted...]
-      <c r="G30" s="282" t="s">
+      <c r="B30" s="280"/>
+      <c r="C30" s="280"/>
+      <c r="D30" s="280"/>
+      <c r="E30" s="280"/>
+      <c r="F30" s="281"/>
+      <c r="G30" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I30" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="277"/>
-[...5 lines deleted...]
-      <c r="G31" s="283"/>
+      <c r="A31" s="279"/>
+      <c r="B31" s="282"/>
+      <c r="C31" s="282"/>
+      <c r="D31" s="282"/>
+      <c r="E31" s="282"/>
+      <c r="F31" s="283"/>
+      <c r="G31" s="285"/>
       <c r="H31" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I31" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I31" s="287"/>
     </row>
     <row r="32" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="276">
+      <c r="A32" s="278">
         <v>14</v>
       </c>
-      <c r="B32" s="278"/>
-[...4 lines deleted...]
-      <c r="G32" s="282" t="s">
+      <c r="B32" s="280"/>
+      <c r="C32" s="280"/>
+      <c r="D32" s="280"/>
+      <c r="E32" s="280"/>
+      <c r="F32" s="281"/>
+      <c r="G32" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H32" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I32" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="277"/>
-[...5 lines deleted...]
-      <c r="G33" s="283"/>
+      <c r="A33" s="279"/>
+      <c r="B33" s="282"/>
+      <c r="C33" s="282"/>
+      <c r="D33" s="282"/>
+      <c r="E33" s="282"/>
+      <c r="F33" s="283"/>
+      <c r="G33" s="285"/>
       <c r="H33" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I33" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I33" s="287"/>
     </row>
     <row r="34" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="276">
+      <c r="A34" s="278">
         <v>15</v>
       </c>
-      <c r="B34" s="278"/>
-[...4 lines deleted...]
-      <c r="G34" s="282" t="s">
+      <c r="B34" s="280"/>
+      <c r="C34" s="280"/>
+      <c r="D34" s="280"/>
+      <c r="E34" s="280"/>
+      <c r="F34" s="281"/>
+      <c r="G34" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H34" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I34" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="277"/>
-[...5 lines deleted...]
-      <c r="G35" s="283"/>
+      <c r="A35" s="279"/>
+      <c r="B35" s="282"/>
+      <c r="C35" s="282"/>
+      <c r="D35" s="282"/>
+      <c r="E35" s="282"/>
+      <c r="F35" s="283"/>
+      <c r="G35" s="285"/>
       <c r="H35" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I35" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I35" s="287"/>
     </row>
     <row r="36" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="276">
+      <c r="A36" s="278">
         <v>16</v>
       </c>
-      <c r="B36" s="278"/>
-[...4 lines deleted...]
-      <c r="G36" s="282" t="s">
+      <c r="B36" s="280"/>
+      <c r="C36" s="280"/>
+      <c r="D36" s="280"/>
+      <c r="E36" s="280"/>
+      <c r="F36" s="281"/>
+      <c r="G36" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H36" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I36" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="277"/>
-[...5 lines deleted...]
-      <c r="G37" s="283"/>
+      <c r="A37" s="279"/>
+      <c r="B37" s="282"/>
+      <c r="C37" s="282"/>
+      <c r="D37" s="282"/>
+      <c r="E37" s="282"/>
+      <c r="F37" s="283"/>
+      <c r="G37" s="285"/>
       <c r="H37" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I37" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I37" s="287"/>
     </row>
     <row r="38" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="276">
+      <c r="A38" s="278">
         <v>17</v>
       </c>
-      <c r="B38" s="278"/>
-[...4 lines deleted...]
-      <c r="G38" s="282" t="s">
+      <c r="B38" s="280"/>
+      <c r="C38" s="280"/>
+      <c r="D38" s="280"/>
+      <c r="E38" s="280"/>
+      <c r="F38" s="281"/>
+      <c r="G38" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H38" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I38" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="277"/>
-[...5 lines deleted...]
-      <c r="G39" s="283"/>
+      <c r="A39" s="279"/>
+      <c r="B39" s="282"/>
+      <c r="C39" s="282"/>
+      <c r="D39" s="282"/>
+      <c r="E39" s="282"/>
+      <c r="F39" s="283"/>
+      <c r="G39" s="285"/>
       <c r="H39" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I39" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I39" s="287"/>
     </row>
     <row r="40" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="276">
+      <c r="A40" s="278">
         <v>18</v>
       </c>
-      <c r="B40" s="278"/>
-[...4 lines deleted...]
-      <c r="G40" s="282" t="s">
+      <c r="B40" s="280"/>
+      <c r="C40" s="280"/>
+      <c r="D40" s="280"/>
+      <c r="E40" s="280"/>
+      <c r="F40" s="281"/>
+      <c r="G40" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H40" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I40" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="277"/>
-[...5 lines deleted...]
-      <c r="G41" s="283"/>
+      <c r="A41" s="279"/>
+      <c r="B41" s="282"/>
+      <c r="C41" s="282"/>
+      <c r="D41" s="282"/>
+      <c r="E41" s="282"/>
+      <c r="F41" s="283"/>
+      <c r="G41" s="285"/>
       <c r="H41" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I41" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I41" s="287"/>
     </row>
     <row r="42" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="276">
+      <c r="A42" s="278">
         <v>19</v>
       </c>
-      <c r="B42" s="278"/>
-[...4 lines deleted...]
-      <c r="G42" s="282" t="s">
+      <c r="B42" s="280"/>
+      <c r="C42" s="280"/>
+      <c r="D42" s="280"/>
+      <c r="E42" s="280"/>
+      <c r="F42" s="281"/>
+      <c r="G42" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H42" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I42" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="277"/>
-[...5 lines deleted...]
-      <c r="G43" s="283"/>
+      <c r="A43" s="279"/>
+      <c r="B43" s="282"/>
+      <c r="C43" s="282"/>
+      <c r="D43" s="282"/>
+      <c r="E43" s="282"/>
+      <c r="F43" s="283"/>
+      <c r="G43" s="285"/>
       <c r="H43" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I43" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I43" s="287"/>
     </row>
     <row r="44" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="276">
+      <c r="A44" s="278">
         <v>20</v>
       </c>
-      <c r="B44" s="278"/>
-[...4 lines deleted...]
-      <c r="G44" s="282" t="s">
+      <c r="B44" s="280"/>
+      <c r="C44" s="280"/>
+      <c r="D44" s="280"/>
+      <c r="E44" s="280"/>
+      <c r="F44" s="281"/>
+      <c r="G44" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H44" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I44" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="277"/>
-[...5 lines deleted...]
-      <c r="G45" s="283"/>
+      <c r="A45" s="279"/>
+      <c r="B45" s="282"/>
+      <c r="C45" s="282"/>
+      <c r="D45" s="282"/>
+      <c r="E45" s="282"/>
+      <c r="F45" s="283"/>
+      <c r="G45" s="285"/>
       <c r="H45" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I45" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I45" s="287"/>
     </row>
     <row r="46" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="276">
+      <c r="A46" s="278">
         <v>21</v>
       </c>
-      <c r="B46" s="278"/>
-[...4 lines deleted...]
-      <c r="G46" s="282" t="s">
+      <c r="B46" s="280"/>
+      <c r="C46" s="280"/>
+      <c r="D46" s="280"/>
+      <c r="E46" s="280"/>
+      <c r="F46" s="281"/>
+      <c r="G46" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H46" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I46" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="277"/>
-[...5 lines deleted...]
-      <c r="G47" s="283"/>
+      <c r="A47" s="279"/>
+      <c r="B47" s="282"/>
+      <c r="C47" s="282"/>
+      <c r="D47" s="282"/>
+      <c r="E47" s="282"/>
+      <c r="F47" s="283"/>
+      <c r="G47" s="285"/>
       <c r="H47" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I47" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I47" s="287"/>
     </row>
     <row r="48" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="276">
+      <c r="A48" s="278">
         <v>22</v>
       </c>
-      <c r="B48" s="278"/>
-[...4 lines deleted...]
-      <c r="G48" s="282" t="s">
+      <c r="B48" s="280"/>
+      <c r="C48" s="280"/>
+      <c r="D48" s="280"/>
+      <c r="E48" s="280"/>
+      <c r="F48" s="281"/>
+      <c r="G48" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H48" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I48" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="277"/>
-[...5 lines deleted...]
-      <c r="G49" s="283"/>
+      <c r="A49" s="279"/>
+      <c r="B49" s="282"/>
+      <c r="C49" s="282"/>
+      <c r="D49" s="282"/>
+      <c r="E49" s="282"/>
+      <c r="F49" s="283"/>
+      <c r="G49" s="285"/>
       <c r="H49" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I49" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I49" s="287"/>
     </row>
     <row r="50" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="276">
+      <c r="A50" s="278">
         <v>23</v>
       </c>
-      <c r="B50" s="278"/>
-[...4 lines deleted...]
-      <c r="G50" s="282" t="s">
+      <c r="B50" s="280"/>
+      <c r="C50" s="280"/>
+      <c r="D50" s="280"/>
+      <c r="E50" s="280"/>
+      <c r="F50" s="281"/>
+      <c r="G50" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H50" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I50" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="277"/>
-[...5 lines deleted...]
-      <c r="G51" s="283"/>
+      <c r="A51" s="279"/>
+      <c r="B51" s="282"/>
+      <c r="C51" s="282"/>
+      <c r="D51" s="282"/>
+      <c r="E51" s="282"/>
+      <c r="F51" s="283"/>
+      <c r="G51" s="285"/>
       <c r="H51" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I51" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I51" s="287"/>
     </row>
     <row r="52" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="276">
+      <c r="A52" s="278">
         <v>24</v>
       </c>
-      <c r="B52" s="278"/>
-[...4 lines deleted...]
-      <c r="G52" s="282" t="s">
+      <c r="B52" s="280"/>
+      <c r="C52" s="280"/>
+      <c r="D52" s="280"/>
+      <c r="E52" s="280"/>
+      <c r="F52" s="281"/>
+      <c r="G52" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H52" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I52" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="277"/>
-[...5 lines deleted...]
-      <c r="G53" s="283"/>
+      <c r="A53" s="279"/>
+      <c r="B53" s="282"/>
+      <c r="C53" s="282"/>
+      <c r="D53" s="282"/>
+      <c r="E53" s="282"/>
+      <c r="F53" s="283"/>
+      <c r="G53" s="285"/>
       <c r="H53" s="93" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I53" s="285"/>
+        <v>127</v>
+      </c>
+      <c r="I53" s="287"/>
     </row>
     <row r="54" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="276">
+      <c r="A54" s="278">
         <v>25</v>
       </c>
-      <c r="B54" s="278"/>
-[...4 lines deleted...]
-      <c r="G54" s="282" t="s">
+      <c r="B54" s="280"/>
+      <c r="C54" s="280"/>
+      <c r="D54" s="280"/>
+      <c r="E54" s="280"/>
+      <c r="F54" s="281"/>
+      <c r="G54" s="284" t="s">
+        <v>124</v>
+      </c>
+      <c r="H54" s="92" t="s">
+        <v>125</v>
+      </c>
+      <c r="I54" s="286" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:9" s="91" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="286"/>
-[...5 lines deleted...]
-      <c r="G55" s="289"/>
+      <c r="A55" s="288"/>
+      <c r="B55" s="289"/>
+      <c r="C55" s="289"/>
+      <c r="D55" s="289"/>
+      <c r="E55" s="289"/>
+      <c r="F55" s="290"/>
+      <c r="G55" s="291"/>
       <c r="H55" s="94" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="I55" s="290"/>
+        <v>127</v>
+      </c>
+      <c r="I55" s="292"/>
     </row>
     <row r="56" spans="1:9" s="91" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
       <c r="G56" s="95"/>
       <c r="H56" s="96"/>
     </row>
     <row r="57" spans="1:9" s="91" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="G57" s="95"/>
       <c r="H57" s="96"/>
       <c r="I57" s="97" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:9" s="91" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="G58" s="95"/>
       <c r="H58" s="96"/>
     </row>
     <row r="59" spans="1:9" s="91" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="G59" s="95"/>
       <c r="H59" s="96"/>
     </row>
     <row r="60" spans="1:9" s="91" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="G60" s="95"/>
       <c r="H60" s="96"/>
     </row>
     <row r="61" spans="1:9" s="91" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="G61" s="95"/>
       <c r="H61" s="96"/>
     </row>
     <row r="62" spans="1:9" s="91" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="G62" s="95"/>
       <c r="H62" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="102">
-    <mergeCell ref="B5:F5"/>
-[...20 lines deleted...]
-    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:F53"/>
+    <mergeCell ref="G52:G53"/>
+    <mergeCell ref="I52:I53"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="B54:F55"/>
+    <mergeCell ref="G54:G55"/>
+    <mergeCell ref="I54:I55"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:F49"/>
+    <mergeCell ref="G48:G49"/>
+    <mergeCell ref="I48:I49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:F51"/>
+    <mergeCell ref="G50:G51"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:F45"/>
+    <mergeCell ref="G44:G45"/>
+    <mergeCell ref="I44:I45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:F47"/>
+    <mergeCell ref="G46:G47"/>
+    <mergeCell ref="I46:I47"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:F41"/>
+    <mergeCell ref="G40:G41"/>
+    <mergeCell ref="I40:I41"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:F43"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="I42:I43"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:F39"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:F21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="I20:I21"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:F23"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="I22:I23"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="I18:I19"/>
-    <mergeCell ref="A28:A29"/>
-[...62 lines deleted...]
-    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="I12:I13"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>飲料水依頼書 (1) </vt:lpstr>
       <vt:lpstr>別紙</vt:lpstr>
       <vt:lpstr>'飲料水依頼書 (1) '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>薬剤師会検査センター</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>